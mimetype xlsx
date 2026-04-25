--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -3,93 +3,104 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd-my.sharepoint.com/personal/benvenistem_buildone_co/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A2FCE55F-F2B4-4836-8892-52FFE72EBC02}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FC79470-98EE-409A-8401-077E3A9CEBE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8A5CA748-4D08-4466-8ABD-2957787DE3EB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B942D794-D73B-464D-8C74-299C20C8105B}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E84" i="1" l="1"/>
+  <c r="E86" i="1" l="1"/>
+  <c r="D86" i="1"/>
+  <c r="C86" i="1"/>
+  <c r="B86" i="1"/>
+  <c r="A86" i="1"/>
+  <c r="E85" i="1"/>
+  <c r="D85" i="1"/>
+  <c r="C85" i="1"/>
+  <c r="B85" i="1"/>
+  <c r="A85" i="1"/>
+  <c r="E84" i="1"/>
   <c r="D84" i="1"/>
   <c r="C84" i="1"/>
   <c r="B84" i="1"/>
+  <c r="A84" i="1"/>
   <c r="E83" i="1"/>
   <c r="D83" i="1"/>
   <c r="C83" i="1"/>
   <c r="B83" i="1"/>
   <c r="A83" i="1"/>
   <c r="E82" i="1"/>
   <c r="D82" i="1"/>
   <c r="C82" i="1"/>
   <c r="B82" i="1"/>
   <c r="A82" i="1"/>
   <c r="E81" i="1"/>
   <c r="D81" i="1"/>
   <c r="C81" i="1"/>
   <c r="B81" i="1"/>
   <c r="A81" i="1"/>
   <c r="E80" i="1"/>
   <c r="D80" i="1"/>
   <c r="C80" i="1"/>
   <c r="B80" i="1"/>
   <c r="A80" i="1"/>
   <c r="E79" i="1"/>
   <c r="D79" i="1"/>
   <c r="C79" i="1"/>
   <c r="B79" i="1"/>
   <c r="A79" i="1"/>
@@ -397,61 +408,61 @@
   <c r="E17" i="1"/>
   <c r="D17" i="1"/>
   <c r="C17" i="1"/>
   <c r="B17" i="1"/>
   <c r="A17" i="1"/>
   <c r="E16" i="1"/>
   <c r="D16" i="1"/>
   <c r="C16" i="1"/>
   <c r="B16" i="1"/>
   <c r="A16" i="1"/>
   <c r="E15" i="1"/>
   <c r="D15" i="1"/>
   <c r="C15" i="1"/>
   <c r="B15" i="1"/>
   <c r="A15" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="A14" i="1"/>
   <c r="E13" i="1"/>
   <c r="D13" i="1"/>
   <c r="C13" i="1"/>
   <c r="B13" i="1"/>
   <c r="A13" i="1"/>
+  <c r="C7" i="1" s="1"/>
   <c r="E12" i="1"/>
   <c r="D12" i="1"/>
   <c r="C12" i="1"/>
   <c r="B12" i="1"/>
   <c r="A12" i="1"/>
   <c r="E11" i="1"/>
   <c r="D11" i="1"/>
   <c r="C11" i="1"/>
   <c r="B11" i="1"/>
   <c r="A11" i="1"/>
-  <c r="C7" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>DISCLAIMER:</t>
   </si>
   <si>
     <t>Please note that the historical economics data provided herein is for informational purposes only and is not intended for trading or investment decisions. While every effort has been made to ensure the accuracy and completeness of the data, ConstructConnect, Inc. does not guarantee or warrant its accuracy or completeness and accepts no liability for any errors or omissions or for any loss or damage suffered by users of this data.</t>
   </si>
   <si>
     <t>Users are cautioned to consider the data's limitations and to conduct their own analysis, considering the data in the context of broader economic conditions and market trends.  The data reflects past performance and historical market conditions, which are not indicative of future performance or market conditions. Changes in the methodologies used to collect and process the data, as well as revisions to previously published data, may affect the comparability of the data over time.</t>
   </si>
   <si>
     <t>By accessing this data, users acknowledge and agree to the terms of this disclaimer. ConstructConnect, Inc. reserves the right to make changes to the data and this disclaimer at any time without notice.</t>
   </si>
   <si>
     <t>©2025 ConstructConnect®, All rights reserved.  The contents of this document cannot be reproduced without the permission of its author and attribution to ConstructConnect®, Inc. </t>
   </si>
   <si>
     <t>Data Through Date Ending:</t>
   </si>
   <si>
     <t>Date</t>
@@ -555,104 +566,111 @@
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://constructionmd.sharepoint.com/sites/Marketing527/Shared%20Documents/2025%20-%20Marketing%20Folders/2025%20Economic%20Content/Project%20Stress%20Index/PSI%20DETRENDED%20-%20Input%20Data%20from%20PBI%20to%20Create%20SA%20PSI%20Results%20-%20GUARDRAILS.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2019/04/relationships/externalLinkLongPath" Target="https://constructionmd.sharepoint.com/sites/Marketing527/Shared%20Documents/2025%20-%20Marketing%20Folders/2025%20Economic%20Content/Project%20Stress%20Index/PSI%20DETRENDED%20-%20Input%20Data%20from%20PBI%20to%20Create%20SA%20PSI%20Results%20-%20GUARDRAILS.xlsx?611B4A4B" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\611B4A4B\PSI%20DETRENDED%20-%20Input%20Data%20from%20PBI%20to%20Create%20SA%20PSI%20Results%20-%20GUARDRAILS.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://constructionmd.sharepoint.com/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
-    <xxl21:alternateUrls driveId="b!yYqCB6-JxkmSE0xa2Cnpn_h2zv8mBgZCsEJsmH-VhPe20mn4sGRsS6mDfONhmd72" itemId="01IPCFALLHDVWYWPJESBCZWW3VT3KYZSWK">
-      <xxl21:absoluteUrl r:id="rId3"/>
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Notes"/>
       <sheetName val="Output_From_Python"/>
       <sheetName val="SA_Factors_By_WeekID"/>
       <sheetName val="Analytics"/>
       <sheetName val="Python SA Results"/>
       <sheetName val="Guardrail - Abandoned"/>
       <sheetName val="Weekly Update from PBI"/>
       <sheetName val="SA_Calculations"/>
       <sheetName val="Abandonment Comparison"/>
+      <sheetName val="AdjustedPubPriv"/>
+      <sheetName val="CrossRef"/>
       <sheetName val="Public&amp;Private Adjustment"/>
+      <sheetName val="Public-Private VIZ"/>
       <sheetName val="Abandoned Guardrail Compare"/>
       <sheetName val="% of Projects by Stress Type"/>
       <sheetName val="SA_Calc SameMo1YrAgo"/>
       <sheetName val="Pctg_Results"/>
       <sheetName val="Project Count Trend"/>
       <sheetName val="Detrended Comparison"/>
       <sheetName val="For Distribution WEEKLY"/>
       <sheetName val="Monthly Distro Builder"/>
       <sheetName val="For Distribution MONTHLY"/>
       <sheetName val="DNU Total Project Counts"/>
       <sheetName val="ORIG_Structured"/>
       <sheetName val="PBI_STRESS_INDEX_EXPORT"/>
       <sheetName val="Ratio of Counts"/>
       <sheetName val="Categorical Limits"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
-      <sheetData sheetId="17">
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20">
         <row r="3">
           <cell r="G3" t="str">
             <v>Month Date</v>
           </cell>
           <cell r="H3" t="str">
             <v>Bid Date Delayed</v>
           </cell>
           <cell r="I3" t="str">
             <v>On Hold</v>
           </cell>
           <cell r="J3" t="str">
             <v>Abandoned</v>
           </cell>
           <cell r="K3" t="str">
             <v>Composite</v>
           </cell>
         </row>
         <row r="4">
           <cell r="G4">
             <v>43830</v>
           </cell>
           <cell r="H4">
             <v>93.46</v>
           </cell>
           <cell r="I4">
@@ -1868,98 +1886,98 @@
           <cell r="J75">
             <v>177.19</v>
           </cell>
           <cell r="K75">
             <v>125.5</v>
           </cell>
         </row>
         <row r="76">
           <cell r="G76">
             <v>46022</v>
           </cell>
           <cell r="H76">
             <v>89.26</v>
           </cell>
           <cell r="I76">
             <v>87.98</v>
           </cell>
           <cell r="J76">
             <v>128.93</v>
           </cell>
           <cell r="K76">
             <v>102.05</v>
           </cell>
         </row>
         <row r="77">
-          <cell r="G77" t="str">
-            <v/>
+          <cell r="G77">
+            <v>46053</v>
           </cell>
           <cell r="H77">
-            <v>101.09</v>
+            <v>101.14</v>
           </cell>
           <cell r="I77">
-            <v>102.85</v>
+            <v>102.71</v>
           </cell>
           <cell r="J77">
             <v>103.66</v>
           </cell>
           <cell r="K77">
-            <v>102.53</v>
+            <v>102.5</v>
           </cell>
         </row>
         <row r="78">
-          <cell r="G78" t="str">
-[...12 lines deleted...]
-            <v/>
+          <cell r="G78">
+            <v>46081</v>
+          </cell>
+          <cell r="H78">
+            <v>95.65</v>
+          </cell>
+          <cell r="I78">
+            <v>101.19</v>
+          </cell>
+          <cell r="J78">
+            <v>104.28</v>
+          </cell>
+          <cell r="K78">
+            <v>100.37</v>
           </cell>
         </row>
         <row r="79">
-          <cell r="G79" t="str">
-[...12 lines deleted...]
-            <v/>
+          <cell r="G79">
+            <v>46112</v>
+          </cell>
+          <cell r="H79">
+            <v>94.53</v>
+          </cell>
+          <cell r="I79">
+            <v>91.21</v>
+          </cell>
+          <cell r="J79">
+            <v>128.02000000000001</v>
+          </cell>
+          <cell r="K79">
+            <v>104.59</v>
           </cell>
         </row>
         <row r="80">
           <cell r="G80" t="str">
             <v/>
           </cell>
           <cell r="H80" t="str">
             <v/>
           </cell>
           <cell r="I80" t="str">
             <v/>
           </cell>
           <cell r="J80" t="str">
             <v/>
           </cell>
           <cell r="K80" t="str">
             <v/>
           </cell>
         </row>
         <row r="81">
           <cell r="G81" t="str">
             <v/>
           </cell>
           <cell r="H81" t="str">
             <v/>
@@ -2881,51 +2899,51 @@
           </cell>
           <cell r="H135" t="str">
             <v/>
           </cell>
           <cell r="I135" t="str">
             <v/>
           </cell>
           <cell r="J135" t="str">
             <v/>
           </cell>
           <cell r="K135" t="str">
             <v/>
           </cell>
         </row>
         <row r="136">
           <cell r="G136" t="str">
             <v/>
           </cell>
         </row>
         <row r="137">
           <cell r="G137" t="str">
             <v/>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="18">
+      <sheetData sheetId="21">
         <row r="10">
           <cell r="B10" t="str">
             <v>Bid Date Delayed</v>
           </cell>
           <cell r="C10" t="str">
             <v>On Hold</v>
           </cell>
           <cell r="D10" t="str">
             <v>Abandoned</v>
           </cell>
           <cell r="E10" t="str">
             <v>Composite</v>
           </cell>
         </row>
         <row r="11">
           <cell r="A11">
             <v>43830</v>
           </cell>
         </row>
         <row r="12">
           <cell r="A12">
             <v>43861</v>
           </cell>
         </row>
         <row r="13">
@@ -3257,60 +3275,70 @@
           <cell r="A79">
             <v>45900</v>
           </cell>
         </row>
         <row r="80">
           <cell r="A80">
             <v>45930</v>
           </cell>
         </row>
         <row r="81">
           <cell r="A81">
             <v>45961</v>
           </cell>
         </row>
         <row r="82">
           <cell r="A82">
             <v>45991</v>
           </cell>
         </row>
         <row r="83">
           <cell r="A83">
             <v>46022</v>
           </cell>
         </row>
         <row r="84">
-          <cell r="A84" t="str">
-            <v/>
+          <cell r="A84">
+            <v>46053</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85">
+            <v>46081</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86">
+            <v>46112</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="19"/>
-[...1 lines deleted...]
-      <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+      <sheetData sheetId="25"/>
+      <sheetData sheetId="26"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -3588,96 +3616,96 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0620EB89-566D-47CA-86F4-3707C46CE023}">
-  <dimension ref="A1:E84"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00BED419-D2C7-4BDA-8537-D14894E5231A}">
+  <dimension ref="A1:E86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+      <selection activeCell="E86" sqref="E86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.42578125" customWidth="1"/>
+    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <f>MAX(A11:A237)</f>
-        <v>46053</v>
+        <v>46112</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <f>IF('[1]Monthly Distro Builder'!G4="","",'[1]Monthly Distro Builder'!G4)</f>
         <v>43830</v>
       </c>
       <c r="B11" s="7">
@@ -5257,87 +5285,154 @@
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="6">
         <f>IF('[1]Monthly Distro Builder'!G76="","",'[1]Monthly Distro Builder'!G76)</f>
         <v>46022</v>
       </c>
       <c r="B83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>89.26</v>
       </c>
       <c r="C83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>87.98</v>
       </c>
       <c r="D83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>128.93</v>
       </c>
       <c r="E83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.05</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="6">
+        <f>IF('[1]Monthly Distro Builder'!G77="","",'[1]Monthly Distro Builder'!G77)</f>
         <v>46053</v>
       </c>
       <c r="B84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>101.09</v>
+        <v>101.14</v>
       </c>
       <c r="C84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>102.85</v>
+        <v>102.71</v>
       </c>
       <c r="D84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.66</v>
       </c>
       <c r="E84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>102.53</v>
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <f>IF('[1]Monthly Distro Builder'!G78="","",'[1]Monthly Distro Builder'!G78)</f>
+        <v>46081</v>
+      </c>
+      <c r="B85" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>95.65</v>
+      </c>
+      <c r="C85" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>101.19</v>
+      </c>
+      <c r="D85" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>104.28</v>
+      </c>
+      <c r="E85" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>100.37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <f>IF('[1]Monthly Distro Builder'!G79="","",'[1]Monthly Distro Builder'!G79)</f>
+        <v>46112</v>
+      </c>
+      <c r="B86" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>94.53</v>
+      </c>
+      <c r="C86" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>91.21</v>
+      </c>
+      <c r="D86" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>128.02000000000001</v>
+      </c>
+      <c r="E86" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>104.59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ffce76f8-0626-4206-b042-6c987f9584f7" xsi:nil="true"/>
+    <Image xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Image0 xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C406903D7997F49A875E03838A886ED" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6965ef16df44850e9372bf99985dbd8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f869d2b6-64b0-4b6c-a983-7ce36199def6" xmlns:ns3="ffce76f8-0626-4206-b042-6c987f9584f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59abd7ae5f427b60c448e05e5d89f2a2" ns2:_="" ns3:_="">
     <xsd:import namespace="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <xsd:import namespace="ffce76f8-0626-4206-b042-6c987f9584f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:Image0" minOccurs="0"/>
@@ -5560,144 +5655,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6292076-43BD-443B-8528-D73154301AB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE3228F-2880-4EEC-A254-C5D00A33FC42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CE10425-2BB6-4C5B-9883-5AFBD01DD268}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7CFD6D-27E2-49B0-BBCE-2B927BD367DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company>constructconnect</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Devin Bell</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C406903D7997F49A875E03838A886ED</vt:lpwstr>
   </property>
 </Properties>
 </file>