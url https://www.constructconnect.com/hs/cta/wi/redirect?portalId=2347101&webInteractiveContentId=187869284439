--- v1 (2026-04-25)
+++ v2 (2026-06-27)
@@ -1,92 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd-my.sharepoint.com/personal/benvenistem_buildone_co/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd.sharepoint.com/sites/Marketing527/Shared Documents/2026 - Marketing Folders/2026 News ConstructConnect/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9FC79470-98EE-409A-8401-077E3A9CEBE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7EB12C69-9D2A-4FE4-8BED-7890BD6C9687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B942D794-D73B-464D-8C74-299C20C8105B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F82F09BE-11EA-46E8-AC99-95EDE4EFA6E1}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E86" i="1" l="1"/>
+  <c r="E88" i="1" l="1"/>
+  <c r="D88" i="1"/>
+  <c r="C88" i="1"/>
+  <c r="B88" i="1"/>
+  <c r="A88" i="1"/>
+  <c r="E87" i="1"/>
+  <c r="D87" i="1"/>
+  <c r="C87" i="1"/>
+  <c r="B87" i="1"/>
+  <c r="A87" i="1"/>
+  <c r="E86" i="1"/>
   <c r="D86" i="1"/>
   <c r="C86" i="1"/>
   <c r="B86" i="1"/>
   <c r="A86" i="1"/>
   <c r="E85" i="1"/>
   <c r="D85" i="1"/>
   <c r="C85" i="1"/>
   <c r="B85" i="1"/>
   <c r="A85" i="1"/>
   <c r="E84" i="1"/>
   <c r="D84" i="1"/>
   <c r="C84" i="1"/>
   <c r="B84" i="1"/>
   <c r="A84" i="1"/>
   <c r="E83" i="1"/>
   <c r="D83" i="1"/>
   <c r="C83" i="1"/>
   <c r="B83" i="1"/>
   <c r="A83" i="1"/>
   <c r="E82" i="1"/>
   <c r="D82" i="1"/>
   <c r="C82" i="1"/>
   <c r="B82" i="1"/>
   <c r="A82" i="1"/>
   <c r="E81" i="1"/>
@@ -398,61 +411,61 @@
   <c r="E19" i="1"/>
   <c r="D19" i="1"/>
   <c r="C19" i="1"/>
   <c r="B19" i="1"/>
   <c r="A19" i="1"/>
   <c r="E18" i="1"/>
   <c r="D18" i="1"/>
   <c r="C18" i="1"/>
   <c r="B18" i="1"/>
   <c r="A18" i="1"/>
   <c r="E17" i="1"/>
   <c r="D17" i="1"/>
   <c r="C17" i="1"/>
   <c r="B17" i="1"/>
   <c r="A17" i="1"/>
   <c r="E16" i="1"/>
   <c r="D16" i="1"/>
   <c r="C16" i="1"/>
   <c r="B16" i="1"/>
   <c r="A16" i="1"/>
   <c r="E15" i="1"/>
   <c r="D15" i="1"/>
   <c r="C15" i="1"/>
   <c r="B15" i="1"/>
   <c r="A15" i="1"/>
+  <c r="C7" i="1" s="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="A14" i="1"/>
   <c r="E13" i="1"/>
   <c r="D13" i="1"/>
   <c r="C13" i="1"/>
   <c r="B13" i="1"/>
   <c r="A13" i="1"/>
-  <c r="C7" i="1" s="1"/>
   <c r="E12" i="1"/>
   <c r="D12" i="1"/>
   <c r="C12" i="1"/>
   <c r="B12" i="1"/>
   <c r="A12" i="1"/>
   <c r="E11" i="1"/>
   <c r="D11" i="1"/>
   <c r="C11" i="1"/>
   <c r="B11" i="1"/>
   <c r="A11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>DISCLAIMER:</t>
   </si>
   <si>
     <t>Please note that the historical economics data provided herein is for informational purposes only and is not intended for trading or investment decisions. While every effort has been made to ensure the accuracy and completeness of the data, ConstructConnect, Inc. does not guarantee or warrant its accuracy or completeness and accepts no liability for any errors or omissions or for any loss or damage suffered by users of this data.</t>
   </si>
   <si>
     <t>Users are cautioned to consider the data's limitations and to conduct their own analysis, considering the data in the context of broader economic conditions and market trends.  The data reflects past performance and historical market conditions, which are not indicative of future performance or market conditions. Changes in the methodologies used to collect and process the data, as well as revisions to previously published data, may affect the comparability of the data over time.</t>
   </si>
   <si>
@@ -466,51 +479,51 @@
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Bid Date Delayed</t>
   </si>
   <si>
     <t>On Hold</t>
   </si>
   <si>
     <t>Abandoned</t>
   </si>
   <si>
     <t>Composite</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -566,59 +579,58 @@
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://constructionmd.sharepoint.com/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/2026-03-04%20PSI%20Guardrail.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://constructionmd.sharepoint.com/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/ACTIVE%20-%202026-03%20--%20PSI%20Guardrail.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://constructionmd-my.sharepoint.com/sites/Marketing527/Shared%20Documents/2026%20-%20Marketing%20Folders/2026%20-%20Economic%20Content/Project%20Stress%20Index%202026/ACTIVE%20-%202026-03%20--%20PSI%20Guardrail.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
-      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Notes"/>
       <sheetName val="Output_From_Python"/>
       <sheetName val="SA_Factors_By_WeekID"/>
       <sheetName val="Analytics"/>
       <sheetName val="Python SA Results"/>
       <sheetName val="Guardrail - Abandoned"/>
       <sheetName val="Weekly Update from PBI"/>
       <sheetName val="SA_Calculations"/>
       <sheetName val="Abandonment Comparison"/>
       <sheetName val="AdjustedPubPriv"/>
       <sheetName val="CrossRef"/>
       <sheetName val="Public&amp;Private Adjustment"/>
       <sheetName val="Public-Private VIZ"/>
       <sheetName val="Abandoned Guardrail Compare"/>
       <sheetName val="% of Projects by Stress Type"/>
       <sheetName val="SA_Calc SameMo1YrAgo"/>
       <sheetName val="Pctg_Results"/>
       <sheetName val="Project Count Trend"/>
       <sheetName val="Detrended Comparison"/>
       <sheetName val="For Distribution WEEKLY"/>
       <sheetName val="Monthly Distro Builder"/>
       <sheetName val="For Distribution MONTHLY"/>
       <sheetName val="DNU Total Project Counts"/>
@@ -1924,94 +1936,94 @@
             <v>102.5</v>
           </cell>
         </row>
         <row r="78">
           <cell r="G78">
             <v>46081</v>
           </cell>
           <cell r="H78">
             <v>95.65</v>
           </cell>
           <cell r="I78">
             <v>101.19</v>
           </cell>
           <cell r="J78">
             <v>104.28</v>
           </cell>
           <cell r="K78">
             <v>100.37</v>
           </cell>
         </row>
         <row r="79">
           <cell r="G79">
             <v>46112</v>
           </cell>
           <cell r="H79">
-            <v>94.53</v>
+            <v>93.59</v>
           </cell>
           <cell r="I79">
-            <v>91.21</v>
+            <v>86.48</v>
           </cell>
           <cell r="J79">
             <v>128.02000000000001</v>
           </cell>
           <cell r="K79">
-            <v>104.59</v>
+            <v>102.7</v>
           </cell>
         </row>
         <row r="80">
-          <cell r="G80" t="str">
-[...12 lines deleted...]
-            <v/>
+          <cell r="G80">
+            <v>46142</v>
+          </cell>
+          <cell r="H80">
+            <v>94.87</v>
+          </cell>
+          <cell r="I80">
+            <v>85.91</v>
+          </cell>
+          <cell r="J80">
+            <v>109.22</v>
+          </cell>
+          <cell r="K80">
+            <v>96.67</v>
           </cell>
         </row>
         <row r="81">
-          <cell r="G81" t="str">
-[...12 lines deleted...]
-            <v/>
+          <cell r="G81">
+            <v>46173</v>
+          </cell>
+          <cell r="H81">
+            <v>92.19</v>
+          </cell>
+          <cell r="I81">
+            <v>84.72</v>
+          </cell>
+          <cell r="J81">
+            <v>93.7</v>
+          </cell>
+          <cell r="K81">
+            <v>90.2</v>
           </cell>
         </row>
         <row r="82">
           <cell r="G82" t="str">
             <v/>
           </cell>
           <cell r="H82" t="str">
             <v/>
           </cell>
           <cell r="I82" t="str">
             <v/>
           </cell>
           <cell r="J82" t="str">
             <v/>
           </cell>
           <cell r="K82" t="str">
             <v/>
           </cell>
         </row>
         <row r="83">
           <cell r="G83" t="str">
             <v/>
           </cell>
           <cell r="H83" t="str">
             <v/>
@@ -3287,50 +3299,60 @@
           </cell>
         </row>
         <row r="82">
           <cell r="A82">
             <v>45991</v>
           </cell>
         </row>
         <row r="83">
           <cell r="A83">
             <v>46022</v>
           </cell>
         </row>
         <row r="84">
           <cell r="A84">
             <v>46053</v>
           </cell>
         </row>
         <row r="85">
           <cell r="A85">
             <v>46081</v>
           </cell>
         </row>
         <row r="86">
           <cell r="A86">
             <v>46112</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87">
+            <v>46142</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88">
+            <v>46173</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -3616,1852 +3638,1896 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00BED419-D2C7-4BDA-8537-D14894E5231A}">
-  <dimension ref="A1:E86"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11773621-A673-4FE8-8EF4-01A5CE9E49AB}">
+  <dimension ref="A1:E88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E86" sqref="E86"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" ht="16.5">
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="16.5">
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" ht="16.5">
       <c r="B4" s="2" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5">
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="16.5">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="5">
         <f>MAX(A11:A237)</f>
-        <v>46112</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46173</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5">
       <c r="A11" s="6">
         <f>IF('[1]Monthly Distro Builder'!G4="","",'[1]Monthly Distro Builder'!G4)</f>
         <v>43830</v>
       </c>
       <c r="B11" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.46</v>
       </c>
       <c r="C11" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.81</v>
       </c>
       <c r="D11" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>69.209999999999994</v>
       </c>
       <c r="E11" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>90.49</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5">
       <c r="A12" s="6">
         <f>IF('[1]Monthly Distro Builder'!G5="","",'[1]Monthly Distro Builder'!G5)</f>
         <v>43861</v>
       </c>
       <c r="B12" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.72</v>
       </c>
       <c r="C12" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>134.35</v>
       </c>
       <c r="D12" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>69.150000000000006</v>
       </c>
       <c r="E12" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>105.07</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5">
       <c r="A13" s="6">
         <f>IF('[1]Monthly Distro Builder'!G6="","",'[1]Monthly Distro Builder'!G6)</f>
         <v>43890</v>
       </c>
       <c r="B13" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.44</v>
       </c>
       <c r="C13" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.76</v>
       </c>
       <c r="D13" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>84.75</v>
       </c>
       <c r="E13" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.65</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5">
       <c r="A14" s="6">
         <f>IF('[1]Monthly Distro Builder'!G7="","",'[1]Monthly Distro Builder'!G7)</f>
         <v>43921</v>
       </c>
       <c r="B14" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>140.38</v>
       </c>
       <c r="C14" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>175.33</v>
       </c>
       <c r="D14" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>120.33</v>
       </c>
       <c r="E14" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>145.35</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5">
       <c r="A15" s="6">
         <f>IF('[1]Monthly Distro Builder'!G8="","",'[1]Monthly Distro Builder'!G8)</f>
         <v>43951</v>
       </c>
       <c r="B15" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.91</v>
       </c>
       <c r="C15" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>211.53</v>
       </c>
       <c r="D15" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.39</v>
       </c>
       <c r="E15" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>146.94</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5">
       <c r="A16" s="6">
         <f>IF('[1]Monthly Distro Builder'!G9="","",'[1]Monthly Distro Builder'!G9)</f>
         <v>43982</v>
       </c>
       <c r="B16" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.91</v>
       </c>
       <c r="C16" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>135.52000000000001</v>
       </c>
       <c r="D16" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.24</v>
       </c>
       <c r="E16" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.22</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="6">
         <f>IF('[1]Monthly Distro Builder'!G10="","",'[1]Monthly Distro Builder'!G10)</f>
         <v>44012</v>
       </c>
       <c r="B17" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.06</v>
       </c>
       <c r="C17" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.83</v>
       </c>
       <c r="D17" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.16</v>
       </c>
       <c r="E17" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.02</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="6">
         <f>IF('[1]Monthly Distro Builder'!G11="","",'[1]Monthly Distro Builder'!G11)</f>
         <v>44043</v>
       </c>
       <c r="B18" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.82</v>
       </c>
       <c r="C18" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>82.69</v>
       </c>
       <c r="D18" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>70.77</v>
       </c>
       <c r="E18" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>84.43</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="6">
         <f>IF('[1]Monthly Distro Builder'!G12="","",'[1]Monthly Distro Builder'!G12)</f>
         <v>44074</v>
       </c>
       <c r="B19" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.53</v>
       </c>
       <c r="C19" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>81.290000000000006</v>
       </c>
       <c r="D19" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>69.42</v>
       </c>
       <c r="E19" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>85.74</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="6">
         <f>IF('[1]Monthly Distro Builder'!G13="","",'[1]Monthly Distro Builder'!G13)</f>
         <v>44104</v>
       </c>
       <c r="B20" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.22</v>
       </c>
       <c r="C20" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.15</v>
       </c>
       <c r="D20" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>90.95</v>
       </c>
       <c r="E20" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.77</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="6">
         <f>IF('[1]Monthly Distro Builder'!G14="","",'[1]Monthly Distro Builder'!G14)</f>
         <v>44135</v>
       </c>
       <c r="B21" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.51</v>
       </c>
       <c r="C21" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>86.55</v>
       </c>
       <c r="D21" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>84.14</v>
       </c>
       <c r="E21" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>88.06</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="6">
         <f>IF('[1]Monthly Distro Builder'!G15="","",'[1]Monthly Distro Builder'!G15)</f>
         <v>44165</v>
       </c>
       <c r="B22" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>91.41</v>
       </c>
       <c r="C22" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>86.35</v>
       </c>
       <c r="D22" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.56</v>
       </c>
       <c r="E22" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>96.11</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="6">
         <f>IF('[1]Monthly Distro Builder'!G16="","",'[1]Monthly Distro Builder'!G16)</f>
         <v>44196</v>
       </c>
       <c r="B23" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.04</v>
       </c>
       <c r="C23" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.41</v>
       </c>
       <c r="D23" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>96.58</v>
       </c>
       <c r="E23" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>94.01</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="6">
         <f>IF('[1]Monthly Distro Builder'!G17="","",'[1]Monthly Distro Builder'!G17)</f>
         <v>44227</v>
       </c>
       <c r="B24" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.37</v>
       </c>
       <c r="C24" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>90.18</v>
       </c>
       <c r="D24" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>82.94</v>
       </c>
       <c r="E24" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>88.49</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="6">
         <f>IF('[1]Monthly Distro Builder'!G18="","",'[1]Monthly Distro Builder'!G18)</f>
         <v>44255</v>
       </c>
       <c r="B25" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.13</v>
       </c>
       <c r="C25" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.89</v>
       </c>
       <c r="D25" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.76</v>
       </c>
       <c r="E25" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.59</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="6">
         <f>IF('[1]Monthly Distro Builder'!G19="","",'[1]Monthly Distro Builder'!G19)</f>
         <v>44286</v>
       </c>
       <c r="B26" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.85</v>
       </c>
       <c r="C26" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.16</v>
       </c>
       <c r="D26" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>91.5</v>
       </c>
       <c r="E26" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.84</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="6">
         <f>IF('[1]Monthly Distro Builder'!G20="","",'[1]Monthly Distro Builder'!G20)</f>
         <v>44316</v>
       </c>
       <c r="B27" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.79</v>
       </c>
       <c r="C27" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>94.56</v>
       </c>
       <c r="D27" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.75</v>
       </c>
       <c r="E27" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.04</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="6">
         <f>IF('[1]Monthly Distro Builder'!G21="","",'[1]Monthly Distro Builder'!G21)</f>
         <v>44347</v>
       </c>
       <c r="B28" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.73</v>
       </c>
       <c r="C28" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.22</v>
       </c>
       <c r="D28" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.57</v>
       </c>
       <c r="E28" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.51</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="6">
         <f>IF('[1]Monthly Distro Builder'!G22="","",'[1]Monthly Distro Builder'!G22)</f>
         <v>44377</v>
       </c>
       <c r="B29" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.26</v>
       </c>
       <c r="C29" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.73</v>
       </c>
       <c r="D29" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.69</v>
       </c>
       <c r="E29" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.9</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="6">
         <f>IF('[1]Monthly Distro Builder'!G23="","",'[1]Monthly Distro Builder'!G23)</f>
         <v>44408</v>
       </c>
       <c r="B30" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.1</v>
       </c>
       <c r="C30" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.57</v>
       </c>
       <c r="D30" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.94</v>
       </c>
       <c r="E30" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.54</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="6">
         <f>IF('[1]Monthly Distro Builder'!G24="","",'[1]Monthly Distro Builder'!G24)</f>
         <v>44439</v>
       </c>
       <c r="B31" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.88</v>
       </c>
       <c r="C31" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.32</v>
       </c>
       <c r="D31" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.7</v>
       </c>
       <c r="E31" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.97</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="6">
         <f>IF('[1]Monthly Distro Builder'!G25="","",'[1]Monthly Distro Builder'!G25)</f>
         <v>44469</v>
       </c>
       <c r="B32" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.93</v>
       </c>
       <c r="C32" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>94.24</v>
       </c>
       <c r="D32" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.21</v>
       </c>
       <c r="E32" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.8</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="6">
         <f>IF('[1]Monthly Distro Builder'!G26="","",'[1]Monthly Distro Builder'!G26)</f>
         <v>44500</v>
       </c>
       <c r="B33" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>98.95</v>
       </c>
       <c r="C33" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>94.05</v>
       </c>
       <c r="D33" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.91</v>
       </c>
       <c r="E33" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>98.3</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="6">
         <f>IF('[1]Monthly Distro Builder'!G27="","",'[1]Monthly Distro Builder'!G27)</f>
         <v>44530</v>
       </c>
       <c r="B34" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.11</v>
       </c>
       <c r="C34" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.14</v>
       </c>
       <c r="D34" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.32</v>
       </c>
       <c r="E34" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.52</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="6">
         <f>IF('[1]Monthly Distro Builder'!G28="","",'[1]Monthly Distro Builder'!G28)</f>
         <v>44561</v>
       </c>
       <c r="B35" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.54</v>
       </c>
       <c r="C35" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.96</v>
       </c>
       <c r="D35" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.19</v>
       </c>
       <c r="E35" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.57</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="6">
         <f>IF('[1]Monthly Distro Builder'!G29="","",'[1]Monthly Distro Builder'!G29)</f>
         <v>44592</v>
       </c>
       <c r="B36" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.57</v>
       </c>
       <c r="C36" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.56</v>
       </c>
       <c r="D36" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.24</v>
       </c>
       <c r="E36" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.79</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="6">
         <f>IF('[1]Monthly Distro Builder'!G30="","",'[1]Monthly Distro Builder'!G30)</f>
         <v>44620</v>
       </c>
       <c r="B37" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.53</v>
       </c>
       <c r="C37" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.69</v>
       </c>
       <c r="D37" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.17</v>
       </c>
       <c r="E37" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.13</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="6">
         <f>IF('[1]Monthly Distro Builder'!G31="","",'[1]Monthly Distro Builder'!G31)</f>
         <v>44651</v>
       </c>
       <c r="B38" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.58</v>
       </c>
       <c r="C38" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.54</v>
       </c>
       <c r="D38" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.86</v>
       </c>
       <c r="E38" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.99</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="6">
         <f>IF('[1]Monthly Distro Builder'!G32="","",'[1]Monthly Distro Builder'!G32)</f>
         <v>44681</v>
       </c>
       <c r="B39" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.77</v>
       </c>
       <c r="C39" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116.07</v>
       </c>
       <c r="D39" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.31</v>
       </c>
       <c r="E39" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.05</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="6">
         <f>IF('[1]Monthly Distro Builder'!G33="","",'[1]Monthly Distro Builder'!G33)</f>
         <v>44712</v>
       </c>
       <c r="B40" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>117.43</v>
       </c>
       <c r="C40" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>117.99</v>
       </c>
       <c r="D40" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.26</v>
       </c>
       <c r="E40" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.56</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="6">
         <f>IF('[1]Monthly Distro Builder'!G34="","",'[1]Monthly Distro Builder'!G34)</f>
         <v>44742</v>
       </c>
       <c r="B41" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116.4</v>
       </c>
       <c r="C41" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116.65</v>
       </c>
       <c r="D41" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.54</v>
       </c>
       <c r="E41" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.86</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="6">
         <f>IF('[1]Monthly Distro Builder'!G35="","",'[1]Monthly Distro Builder'!G35)</f>
         <v>44773</v>
       </c>
       <c r="B42" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>119.23</v>
       </c>
       <c r="C42" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>117.03</v>
       </c>
       <c r="D42" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.25</v>
       </c>
       <c r="E42" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.5</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="6">
         <f>IF('[1]Monthly Distro Builder'!G36="","",'[1]Monthly Distro Builder'!G36)</f>
         <v>44804</v>
       </c>
       <c r="B43" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>122.33</v>
       </c>
       <c r="C43" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>121.05</v>
       </c>
       <c r="D43" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.86</v>
       </c>
       <c r="E43" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>118.42</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="6">
         <f>IF('[1]Monthly Distro Builder'!G37="","",'[1]Monthly Distro Builder'!G37)</f>
         <v>44834</v>
       </c>
       <c r="B44" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.84</v>
       </c>
       <c r="C44" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>130.5</v>
       </c>
       <c r="D44" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.9</v>
       </c>
       <c r="E44" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>121.41</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="6">
         <f>IF('[1]Monthly Distro Builder'!G38="","",'[1]Monthly Distro Builder'!G38)</f>
         <v>44865</v>
       </c>
       <c r="B45" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.72</v>
       </c>
       <c r="C45" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>132.51</v>
       </c>
       <c r="D45" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116.61</v>
       </c>
       <c r="E45" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>124.95</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="6">
         <f>IF('[1]Monthly Distro Builder'!G39="","",'[1]Monthly Distro Builder'!G39)</f>
         <v>44895</v>
       </c>
       <c r="B46" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>121.07</v>
       </c>
       <c r="C46" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>120.77</v>
       </c>
       <c r="D46" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.53</v>
       </c>
       <c r="E46" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>119.12</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="6">
         <f>IF('[1]Monthly Distro Builder'!G40="","",'[1]Monthly Distro Builder'!G40)</f>
         <v>44926</v>
       </c>
       <c r="B47" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.44</v>
       </c>
       <c r="C47" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>127.17</v>
       </c>
       <c r="D47" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>119.51</v>
       </c>
       <c r="E47" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>120.71</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="6">
         <f>IF('[1]Monthly Distro Builder'!G41="","",'[1]Monthly Distro Builder'!G41)</f>
         <v>44957</v>
       </c>
       <c r="B48" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.14</v>
       </c>
       <c r="C48" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.26</v>
       </c>
       <c r="D48" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.95</v>
       </c>
       <c r="E48" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.12</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="6">
         <f>IF('[1]Monthly Distro Builder'!G42="","",'[1]Monthly Distro Builder'!G42)</f>
         <v>44985</v>
       </c>
       <c r="B49" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.18</v>
       </c>
       <c r="C49" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.47</v>
       </c>
       <c r="D49" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>121.61</v>
       </c>
       <c r="E49" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.42</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="6">
         <f>IF('[1]Monthly Distro Builder'!G43="","",'[1]Monthly Distro Builder'!G43)</f>
         <v>45016</v>
       </c>
       <c r="B50" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.37</v>
       </c>
       <c r="C50" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.67</v>
       </c>
       <c r="D50" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>137.11000000000001</v>
       </c>
       <c r="E50" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>120.05</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="6">
         <f>IF('[1]Monthly Distro Builder'!G44="","",'[1]Monthly Distro Builder'!G44)</f>
         <v>45046</v>
       </c>
       <c r="B51" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.93</v>
       </c>
       <c r="C51" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>132.16</v>
       </c>
       <c r="D51" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>126.24</v>
       </c>
       <c r="E51" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>119.44</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="6">
         <f>IF('[1]Monthly Distro Builder'!G45="","",'[1]Monthly Distro Builder'!G45)</f>
         <v>45077</v>
       </c>
       <c r="B52" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.88</v>
       </c>
       <c r="C52" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>115.27</v>
       </c>
       <c r="D52" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>96.57</v>
       </c>
       <c r="E52" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.57</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="6">
         <f>IF('[1]Monthly Distro Builder'!G46="","",'[1]Monthly Distro Builder'!G46)</f>
         <v>45107</v>
       </c>
       <c r="B53" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.02</v>
       </c>
       <c r="C53" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>94.86</v>
       </c>
       <c r="D53" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.67</v>
       </c>
       <c r="E53" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.52</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="6">
         <f>IF('[1]Monthly Distro Builder'!G47="","",'[1]Monthly Distro Builder'!G47)</f>
         <v>45138</v>
       </c>
       <c r="B54" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.67</v>
       </c>
       <c r="C54" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.27</v>
       </c>
       <c r="D54" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.23</v>
       </c>
       <c r="E54" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.06</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="6">
         <f>IF('[1]Monthly Distro Builder'!G48="","",'[1]Monthly Distro Builder'!G48)</f>
         <v>45169</v>
       </c>
       <c r="B55" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.78</v>
       </c>
       <c r="C55" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>91.73</v>
       </c>
       <c r="D55" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>84.19</v>
       </c>
       <c r="E55" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.23</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="6">
         <f>IF('[1]Monthly Distro Builder'!G49="","",'[1]Monthly Distro Builder'!G49)</f>
         <v>45199</v>
       </c>
       <c r="B56" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.12</v>
       </c>
       <c r="C56" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.48</v>
       </c>
       <c r="D56" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>124.11</v>
       </c>
       <c r="E56" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116.24</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="6">
         <f>IF('[1]Monthly Distro Builder'!G50="","",'[1]Monthly Distro Builder'!G50)</f>
         <v>45230</v>
       </c>
       <c r="B57" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.26</v>
       </c>
       <c r="C57" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.65</v>
       </c>
       <c r="D57" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>120.72</v>
       </c>
       <c r="E57" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.88</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="6">
         <f>IF('[1]Monthly Distro Builder'!G51="","",'[1]Monthly Distro Builder'!G51)</f>
         <v>45260</v>
       </c>
       <c r="B58" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.56</v>
       </c>
       <c r="C58" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>123.7</v>
       </c>
       <c r="D58" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>144.59</v>
       </c>
       <c r="E58" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>126.95</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="6">
         <f>IF('[1]Monthly Distro Builder'!G52="","",'[1]Monthly Distro Builder'!G52)</f>
         <v>45291</v>
       </c>
       <c r="B59" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.74</v>
       </c>
       <c r="C59" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>123.93</v>
       </c>
       <c r="D59" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>128.52000000000001</v>
       </c>
       <c r="E59" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>122.06</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="6">
         <f>IF('[1]Monthly Distro Builder'!G53="","",'[1]Monthly Distro Builder'!G53)</f>
         <v>45322</v>
       </c>
       <c r="B60" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>123.24</v>
       </c>
       <c r="C60" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>130.58000000000001</v>
       </c>
       <c r="D60" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>185.93</v>
       </c>
       <c r="E60" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>146.58000000000001</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="6">
         <f>IF('[1]Monthly Distro Builder'!G54="","",'[1]Monthly Distro Builder'!G54)</f>
         <v>45351</v>
       </c>
       <c r="B61" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.54</v>
       </c>
       <c r="C61" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>124.89</v>
       </c>
       <c r="D61" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>148.11000000000001</v>
       </c>
       <c r="E61" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.85</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="6">
         <f>IF('[1]Monthly Distro Builder'!G55="","",'[1]Monthly Distro Builder'!G55)</f>
         <v>45382</v>
       </c>
       <c r="B62" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>105.23</v>
       </c>
       <c r="C62" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.03</v>
       </c>
       <c r="D62" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>161.46</v>
       </c>
       <c r="E62" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>126.24</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="6">
         <f>IF('[1]Monthly Distro Builder'!G56="","",'[1]Monthly Distro Builder'!G56)</f>
         <v>45412</v>
       </c>
       <c r="B63" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.8</v>
       </c>
       <c r="C63" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>123.07</v>
       </c>
       <c r="D63" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>139.22</v>
       </c>
       <c r="E63" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>124.03</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="6">
         <f>IF('[1]Monthly Distro Builder'!G57="","",'[1]Monthly Distro Builder'!G57)</f>
         <v>45443</v>
       </c>
       <c r="B64" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.01</v>
       </c>
       <c r="C64" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.22</v>
       </c>
       <c r="D64" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>113.87</v>
       </c>
       <c r="E64" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.04</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="6">
         <f>IF('[1]Monthly Distro Builder'!G58="","",'[1]Monthly Distro Builder'!G58)</f>
         <v>45473</v>
       </c>
       <c r="B65" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110</v>
       </c>
       <c r="C65" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.77</v>
       </c>
       <c r="D65" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.66</v>
       </c>
       <c r="E65" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>112.48</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="6">
         <f>IF('[1]Monthly Distro Builder'!G59="","",'[1]Monthly Distro Builder'!G59)</f>
         <v>45504</v>
       </c>
       <c r="B66" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.52</v>
       </c>
       <c r="C66" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>90.94</v>
       </c>
       <c r="D66" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.92</v>
       </c>
       <c r="E66" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>96.46</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="6">
         <f>IF('[1]Monthly Distro Builder'!G60="","",'[1]Monthly Distro Builder'!G60)</f>
         <v>45535</v>
       </c>
       <c r="B67" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.23</v>
       </c>
       <c r="C67" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>83.1</v>
       </c>
       <c r="D67" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>72.42</v>
       </c>
       <c r="E67" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>87.92</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="6">
         <f>IF('[1]Monthly Distro Builder'!G61="","",'[1]Monthly Distro Builder'!G61)</f>
         <v>45565</v>
       </c>
       <c r="B68" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.14</v>
       </c>
       <c r="C68" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>91.24</v>
       </c>
       <c r="D68" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.9</v>
       </c>
       <c r="E68" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.43</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="6">
         <f>IF('[1]Monthly Distro Builder'!G62="","",'[1]Monthly Distro Builder'!G62)</f>
         <v>45596</v>
       </c>
       <c r="B69" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>117.87</v>
       </c>
       <c r="C69" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>86.78</v>
       </c>
       <c r="D69" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.77</v>
       </c>
       <c r="E69" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.48</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="6">
         <f>IF('[1]Monthly Distro Builder'!G63="","",'[1]Monthly Distro Builder'!G63)</f>
         <v>45626</v>
       </c>
       <c r="B70" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.1</v>
       </c>
       <c r="C70" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.78</v>
       </c>
       <c r="D70" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>124.13</v>
       </c>
       <c r="E70" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.34</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="6">
         <f>IF('[1]Monthly Distro Builder'!G64="","",'[1]Monthly Distro Builder'!G64)</f>
         <v>45657</v>
       </c>
       <c r="B71" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>99.06</v>
       </c>
       <c r="C71" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>114.59</v>
       </c>
       <c r="D71" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.49</v>
       </c>
       <c r="E71" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.71</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="6">
         <f>IF('[1]Monthly Distro Builder'!G65="","",'[1]Monthly Distro Builder'!G65)</f>
         <v>45688</v>
       </c>
       <c r="B72" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.24</v>
       </c>
       <c r="C72" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>107.03</v>
       </c>
       <c r="D72" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>130.72999999999999</v>
       </c>
       <c r="E72" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>116</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="6">
         <f>IF('[1]Monthly Distro Builder'!G66="","",'[1]Monthly Distro Builder'!G66)</f>
         <v>45716</v>
       </c>
       <c r="B73" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.31</v>
       </c>
       <c r="C73" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.75</v>
       </c>
       <c r="D73" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>130.30000000000001</v>
       </c>
       <c r="E73" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>111.46</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="6">
         <f>IF('[1]Monthly Distro Builder'!G67="","",'[1]Monthly Distro Builder'!G67)</f>
         <v>45747</v>
       </c>
       <c r="B74" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.52</v>
       </c>
       <c r="C74" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.56</v>
       </c>
       <c r="D74" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>129.91</v>
       </c>
       <c r="E74" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>108.33</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="6">
         <f>IF('[1]Monthly Distro Builder'!G68="","",'[1]Monthly Distro Builder'!G68)</f>
         <v>45777</v>
       </c>
       <c r="B75" s="7">
         <v>107.19392181051283</v>
       </c>
       <c r="C75" s="7">
         <v>90.712099174766749</v>
       </c>
       <c r="D75" s="7">
         <v>150.11876774363986</v>
       </c>
       <c r="E75" s="7">
         <v>116.00826290963983</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="6">
         <f>IF('[1]Monthly Distro Builder'!G69="","",'[1]Monthly Distro Builder'!G69)</f>
         <v>45808</v>
       </c>
       <c r="B76" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>105.4</v>
       </c>
       <c r="C76" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>93.48</v>
       </c>
       <c r="D76" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>131.61000000000001</v>
       </c>
       <c r="E76" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>110.16</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="6">
         <f>IF('[1]Monthly Distro Builder'!G70="","",'[1]Monthly Distro Builder'!G70)</f>
         <v>45838</v>
       </c>
       <c r="B77" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>106.56</v>
       </c>
       <c r="C77" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.03</v>
       </c>
       <c r="D77" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>196.62</v>
       </c>
       <c r="E77" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>135.74</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="6">
         <f>IF('[1]Monthly Distro Builder'!G71="","",'[1]Monthly Distro Builder'!G71)</f>
         <v>45869</v>
       </c>
       <c r="B78" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.19</v>
       </c>
       <c r="C78" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>87.97</v>
       </c>
       <c r="D78" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>138.28</v>
       </c>
       <c r="E78" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>109.48</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="6">
         <f>IF('[1]Monthly Distro Builder'!G72="","",'[1]Monthly Distro Builder'!G72)</f>
         <v>45900</v>
       </c>
       <c r="B79" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.39</v>
       </c>
       <c r="C79" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>77.16</v>
       </c>
       <c r="D79" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>136.28</v>
       </c>
       <c r="E79" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.61</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="6">
         <f>IF('[1]Monthly Distro Builder'!G73="","",'[1]Monthly Distro Builder'!G73)</f>
         <v>45930</v>
       </c>
       <c r="B80" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>96.52</v>
       </c>
       <c r="C80" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>92.03</v>
       </c>
       <c r="D80" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>123.18</v>
       </c>
       <c r="E80" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.91</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="6">
         <f>IF('[1]Monthly Distro Builder'!G74="","",'[1]Monthly Distro Builder'!G74)</f>
         <v>45961</v>
       </c>
       <c r="B81" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.76</v>
       </c>
       <c r="C81" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>84.26</v>
       </c>
       <c r="D81" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.54</v>
       </c>
       <c r="E81" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.85</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="6">
         <f>IF('[1]Monthly Distro Builder'!G75="","",'[1]Monthly Distro Builder'!G75)</f>
         <v>45991</v>
       </c>
       <c r="B82" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.52</v>
       </c>
       <c r="C82" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>97.8</v>
       </c>
       <c r="D82" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>177.19</v>
       </c>
       <c r="E82" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>125.5</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="6">
         <f>IF('[1]Monthly Distro Builder'!G76="","",'[1]Monthly Distro Builder'!G76)</f>
         <v>46022</v>
       </c>
       <c r="B83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>89.26</v>
       </c>
       <c r="C83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>87.98</v>
       </c>
       <c r="D83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>128.93</v>
       </c>
       <c r="E83" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.05</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="6">
         <f>IF('[1]Monthly Distro Builder'!G77="","",'[1]Monthly Distro Builder'!G77)</f>
         <v>46053</v>
       </c>
       <c r="B84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.14</v>
       </c>
       <c r="C84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.71</v>
       </c>
       <c r="D84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>103.66</v>
       </c>
       <c r="E84" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>102.5</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="6">
         <f>IF('[1]Monthly Distro Builder'!G78="","",'[1]Monthly Distro Builder'!G78)</f>
         <v>46081</v>
       </c>
       <c r="B85" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>95.65</v>
       </c>
       <c r="C85" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>101.19</v>
       </c>
       <c r="D85" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>104.28</v>
       </c>
       <c r="E85" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>100.37</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="6">
         <f>IF('[1]Monthly Distro Builder'!G79="","",'[1]Monthly Distro Builder'!G79)</f>
         <v>46112</v>
       </c>
       <c r="B86" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>94.53</v>
+        <v>93.59</v>
       </c>
       <c r="C86" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>91.21</v>
+        <v>86.48</v>
       </c>
       <c r="D86" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
         <v>128.02000000000001</v>
       </c>
       <c r="E86" s="7">
         <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
-        <v>104.59</v>
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87" s="6">
+        <f>IF('[1]Monthly Distro Builder'!G80="","",'[1]Monthly Distro Builder'!G80)</f>
+        <v>46142</v>
+      </c>
+      <c r="B87" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>94.87</v>
+      </c>
+      <c r="C87" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>85.91</v>
+      </c>
+      <c r="D87" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>109.22</v>
+      </c>
+      <c r="E87" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>96.67</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="6">
+        <f>IF('[1]Monthly Distro Builder'!G81="","",'[1]Monthly Distro Builder'!G81)</f>
+        <v>46173</v>
+      </c>
+      <c r="B88" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A88,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>92.19</v>
+      </c>
+      <c r="C88" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A88,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>84.72</v>
+      </c>
+      <c r="D88" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A88,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>93.7</v>
+      </c>
+      <c r="E88" s="7">
+        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A88,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+        <v>90.2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ffce76f8-0626-4206-b042-6c987f9584f7" xsi:nil="true"/>
     <Image xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Image0 xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C406903D7997F49A875E03838A886ED" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f6965ef16df44850e9372bf99985dbd8">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f869d2b6-64b0-4b6c-a983-7ce36199def6" xmlns:ns3="ffce76f8-0626-4206-b042-6c987f9584f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59abd7ae5f427b60c448e05e5d89f2a2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C406903D7997F49A875E03838A886ED" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d9433cb3364831a1f49998bb06ec632">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f869d2b6-64b0-4b6c-a983-7ce36199def6" xmlns:ns3="ffce76f8-0626-4206-b042-6c987f9584f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58bd7d412ecdc7a7a849e1d3720db816" ns2:_="" ns3:_="">
     <xsd:import namespace="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <xsd:import namespace="ffce76f8-0626-4206-b042-6c987f9584f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:Image0" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f869d2b6-64b0-4b6c-a983-7ce36199def6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5510,50 +5576,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Image" ma:index="21" nillable="true" ma:displayName="Image" ma:format="Thumbnail" ma:internalName="Image">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Image0" ma:index="22" nillable="true" ma:displayName="Image " ma:format="Thumbnail" ma:internalName="Image0">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="339311b7-e92c-4107-b002-f80bb2d5412b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ffce76f8-0626-4206-b042-6c987f9584f7" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5656,112 +5727,72 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6292076-43BD-443B-8528-D73154301AB5}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD5FF7C-ED15-4C96-B2BA-10112D7E252C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FE3228F-2880-4EEC-A254-C5D00A33FC42}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A36DF34-5EFE-4F47-8E3A-A07A63B06834}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D7CFD6D-27E2-49B0-BBCE-2B927BD367DE}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A81D5693-DD9A-4DCE-BE4D-E8EDF40DE1F2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>constructconnect</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Devin Bell</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C406903D7997F49A875E03838A886ED</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>