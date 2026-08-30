--- v2 (2026-06-27)
+++ v3 (2026-08-30)
@@ -1,3369 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30126"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd.sharepoint.com/sites/Marketing527/Shared Documents/2026 - Marketing Folders/2026 News ConstructConnect/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd-my.sharepoint.com/personal/benvenistem_buildone_co/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7EB12C69-9D2A-4FE4-8BED-7890BD6C9687}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2816EBA3-4BE0-4C23-83FE-2FF2067BFA7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F82F09BE-11EA-46E8-AC99-95EDE4EFA6E1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{56C2D06E-4E96-4078-9F52-805A4A1259C6}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Project Stress Index Data" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...390 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>DISCLAIMER:</t>
   </si>
   <si>
     <t>Please note that the historical economics data provided herein is for informational purposes only and is not intended for trading or investment decisions. While every effort has been made to ensure the accuracy and completeness of the data, ConstructConnect, Inc. does not guarantee or warrant its accuracy or completeness and accepts no liability for any errors or omissions or for any loss or damage suffered by users of this data.</t>
   </si>
   <si>
     <t>Users are cautioned to consider the data's limitations and to conduct their own analysis, considering the data in the context of broader economic conditions and market trends.  The data reflects past performance and historical market conditions, which are not indicative of future performance or market conditions. Changes in the methodologies used to collect and process the data, as well as revisions to previously published data, may affect the comparability of the data over time.</t>
   </si>
   <si>
     <t>By accessing this data, users acknowledge and agree to the terms of this disclaimer. ConstructConnect, Inc. reserves the right to make changes to the data and this disclaimer at any time without notice.</t>
   </si>
   <si>
     <t>©2025 ConstructConnect®, All rights reserved.  The contents of this document cannot be reproduced without the permission of its author and attribution to ConstructConnect®, Inc. </t>
   </si>
   <si>
     <t>Data Through Date Ending:</t>
   </si>
   <si>
-    <t>Date</t>
-[...1 lines deleted...]
-  <si>
     <t>Bid Date Delayed</t>
   </si>
   <si>
     <t>On Hold</t>
   </si>
   <si>
     <t>Abandoned</t>
   </si>
   <si>
     <t>Composite</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...3 lines deleted...]
-  <fonts count="5">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
-[...13 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF0D0D0D"/>
       <name val="Segoe UI"/>
       <family val="2"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
-[...2743 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3638,1866 +454,1245 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11773621-A673-4FE8-8EF4-01A5CE9E49AB}">
-  <dimension ref="A1:E88"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF5335DB-3049-4611-8B42-A3456FC1D2D0}">
+  <dimension ref="A1:D89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I15" sqref="I15"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="16.5">
-      <c r="B2" s="2" t="s">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="16.5">
-      <c r="B3" s="2" t="s">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="16.5">
-      <c r="B4" s="2" t="s">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
-      <c r="B5" s="3" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="16.5">
-      <c r="B7" s="4" t="s">
+    <row r="7" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="5">
-[...4 lines deleted...]
-    <row r="10" spans="1:5">
+      <c r="B7" s="1">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="2"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
-      <c r="E10" t="s">
-[...9 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11">
         <v>93.46</v>
       </c>
-      <c r="C11" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B11">
         <v>108.81</v>
       </c>
-      <c r="D11" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C11">
         <v>69.209999999999994</v>
       </c>
-      <c r="E11" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A11,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D11">
         <v>90.49</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12">
         <v>111.72</v>
       </c>
-      <c r="C12" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B12">
         <v>134.35</v>
       </c>
-      <c r="D12" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C12">
         <v>69.150000000000006</v>
       </c>
-      <c r="E12" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A12,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D12">
         <v>105.07</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13">
         <v>108.44</v>
       </c>
-      <c r="C13" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B13">
         <v>108.76</v>
       </c>
-      <c r="D13" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C13">
         <v>84.75</v>
       </c>
-      <c r="E13" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A13,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D13">
         <v>100.65</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14">
         <v>140.38</v>
       </c>
-      <c r="C14" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B14">
         <v>175.33</v>
       </c>
-      <c r="D14" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C14">
         <v>120.33</v>
       </c>
-      <c r="E14" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A14,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D14">
         <v>145.35</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15">
         <v>115.91</v>
       </c>
-      <c r="C15" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B15">
         <v>211.53</v>
       </c>
-      <c r="D15" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C15">
         <v>113.39</v>
       </c>
-      <c r="E15" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A15,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D15">
         <v>146.94</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16">
         <v>97.91</v>
       </c>
-      <c r="C16" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B16">
         <v>135.52000000000001</v>
       </c>
-      <c r="D16" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C16">
         <v>97.24</v>
       </c>
-      <c r="E16" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A16,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D16">
         <v>110.22</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17">
         <v>93.06</v>
       </c>
-      <c r="C17" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B17">
         <v>92.83</v>
       </c>
-      <c r="D17" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C17">
         <v>93.16</v>
       </c>
-      <c r="E17" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A17,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D17">
         <v>93.02</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18">
         <v>99.82</v>
       </c>
-      <c r="C18" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B18">
         <v>82.69</v>
       </c>
-      <c r="D18" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C18">
         <v>70.77</v>
       </c>
-      <c r="E18" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A18,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D18">
         <v>84.43</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19">
         <v>106.53</v>
       </c>
-      <c r="C19" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B19">
         <v>81.290000000000006</v>
       </c>
-      <c r="D19" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C19">
         <v>69.42</v>
       </c>
-      <c r="E19" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A19,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D19">
         <v>85.74</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20">
         <v>95.22</v>
       </c>
-      <c r="C20" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B20">
         <v>92.15</v>
       </c>
-      <c r="D20" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C20">
         <v>90.95</v>
       </c>
-      <c r="E20" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A20,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D20">
         <v>92.77</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21">
         <v>93.51</v>
       </c>
-      <c r="C21" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B21">
         <v>86.55</v>
       </c>
-      <c r="D21" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C21">
         <v>84.14</v>
       </c>
-      <c r="E21" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A21,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D21">
         <v>88.06</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22">
         <v>91.41</v>
       </c>
-      <c r="C22" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B22">
         <v>86.35</v>
       </c>
-      <c r="D22" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C22">
         <v>110.56</v>
       </c>
-      <c r="E22" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A22,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D22">
         <v>96.11</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23">
         <v>92.04</v>
       </c>
-      <c r="C23" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B23">
         <v>93.41</v>
       </c>
-      <c r="D23" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C23">
         <v>96.58</v>
       </c>
-      <c r="E23" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A23,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D23">
         <v>94.01</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24">
         <v>92.37</v>
       </c>
-      <c r="C24" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B24">
         <v>90.18</v>
       </c>
-      <c r="D24" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C24">
         <v>82.94</v>
       </c>
-      <c r="E24" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A24,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D24">
         <v>88.49</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25">
         <v>107.13</v>
       </c>
-      <c r="C25" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B25">
         <v>93.89</v>
       </c>
-      <c r="D25" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C25">
         <v>100.76</v>
       </c>
-      <c r="E25" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A25,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D25">
         <v>100.59</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26">
         <v>93.85</v>
       </c>
-      <c r="C26" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B26">
         <v>93.16</v>
       </c>
-      <c r="D26" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C26">
         <v>91.5</v>
       </c>
-      <c r="E26" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A26,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D26">
         <v>92.84</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27">
         <v>97.79</v>
       </c>
-      <c r="C27" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B27">
         <v>94.56</v>
       </c>
-      <c r="D27" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C27">
         <v>92.75</v>
       </c>
-      <c r="E27" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A27,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D27">
         <v>95.04</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28">
         <v>102.73</v>
       </c>
-      <c r="C28" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B28">
         <v>115.22</v>
       </c>
-      <c r="D28" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C28">
         <v>95.57</v>
       </c>
-      <c r="E28" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A28,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D28">
         <v>104.51</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29">
         <v>102.26</v>
       </c>
-      <c r="C29" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B29">
         <v>102.73</v>
       </c>
-      <c r="D29" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C29">
         <v>109.69</v>
       </c>
-      <c r="E29" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A29,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D29">
         <v>104.9</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30">
         <v>101.1</v>
       </c>
-      <c r="C30" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B30">
         <v>103.57</v>
       </c>
-      <c r="D30" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C30">
         <v>102.94</v>
       </c>
-      <c r="E30" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A30,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D30">
         <v>102.54</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31">
         <v>99.88</v>
       </c>
-      <c r="C31" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B31">
         <v>102.32</v>
       </c>
-      <c r="D31" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C31">
         <v>100.7</v>
       </c>
-      <c r="E31" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A31,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D31">
         <v>100.97</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32">
         <v>97.93</v>
       </c>
-      <c r="C32" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B32">
         <v>94.24</v>
       </c>
-      <c r="D32" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C32">
         <v>107.21</v>
       </c>
-      <c r="E32" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A32,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D32">
         <v>99.8</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33">
         <v>98.95</v>
       </c>
-      <c r="C33" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B33">
         <v>94.05</v>
       </c>
-      <c r="D33" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C33">
         <v>101.91</v>
       </c>
-      <c r="E33" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A33,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D33">
         <v>98.3</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34">
         <v>103.11</v>
       </c>
-      <c r="C34" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B34">
         <v>106.14</v>
       </c>
-      <c r="D34" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C34">
         <v>104.32</v>
       </c>
-      <c r="E34" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A34,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D34">
         <v>104.52</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35">
         <v>108.54</v>
       </c>
-      <c r="C35" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B35">
         <v>99.96</v>
       </c>
-      <c r="D35" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C35">
         <v>99.19</v>
       </c>
-      <c r="E35" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A35,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D35">
         <v>102.57</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36">
         <v>113.57</v>
       </c>
-      <c r="C36" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B36">
         <v>111.56</v>
       </c>
-      <c r="D36" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C36">
         <v>113.24</v>
       </c>
-      <c r="E36" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A36,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D36">
         <v>112.79</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37">
         <v>111.53</v>
       </c>
-      <c r="C37" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B37">
         <v>109.69</v>
       </c>
-      <c r="D37" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C37">
         <v>106.17</v>
       </c>
-      <c r="E37" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A37,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D37">
         <v>109.13</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38">
         <v>113.58</v>
       </c>
-      <c r="C38" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B38">
         <v>112.54</v>
       </c>
-      <c r="D38" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C38">
         <v>106.86</v>
       </c>
-      <c r="E38" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A38,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D38">
         <v>110.99</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39">
         <v>115.77</v>
       </c>
-      <c r="C39" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B39">
         <v>116.07</v>
       </c>
-      <c r="D39" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C39">
         <v>107.31</v>
       </c>
-      <c r="E39" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A39,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D39">
         <v>113.05</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40">
         <v>117.43</v>
       </c>
-      <c r="C40" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B40">
         <v>117.99</v>
       </c>
-      <c r="D40" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C40">
         <v>108.26</v>
       </c>
-      <c r="E40" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A40,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D40">
         <v>114.56</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41">
         <v>116.4</v>
       </c>
-      <c r="C41" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B41">
         <v>116.65</v>
       </c>
-      <c r="D41" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C41">
         <v>99.54</v>
       </c>
-      <c r="E41" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A41,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D41">
         <v>110.86</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42">
         <v>119.23</v>
       </c>
-      <c r="C42" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B42">
         <v>117.03</v>
       </c>
-      <c r="D42" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C42">
         <v>101.25</v>
       </c>
-      <c r="E42" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A42,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D42">
         <v>112.5</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43">
         <v>122.33</v>
       </c>
-      <c r="C43" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B43">
         <v>121.05</v>
       </c>
-      <c r="D43" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C43">
         <v>111.86</v>
       </c>
-      <c r="E43" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A43,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D43">
         <v>118.42</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44">
         <v>125.84</v>
       </c>
-      <c r="C44" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B44">
         <v>130.5</v>
       </c>
-      <c r="D44" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C44">
         <v>107.9</v>
       </c>
-      <c r="E44" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A44,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D44">
         <v>121.41</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45">
         <v>125.72</v>
       </c>
-      <c r="C45" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B45">
         <v>132.51</v>
       </c>
-      <c r="D45" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C45">
         <v>116.61</v>
       </c>
-      <c r="E45" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A45,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D45">
         <v>124.95</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46">
         <v>121.07</v>
       </c>
-      <c r="C46" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B46">
         <v>120.77</v>
       </c>
-      <c r="D46" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C46">
         <v>115.53</v>
       </c>
-      <c r="E46" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A46,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D46">
         <v>119.12</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47">
         <v>115.44</v>
       </c>
-      <c r="C47" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B47">
         <v>127.17</v>
       </c>
-      <c r="D47" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C47">
         <v>119.51</v>
       </c>
-      <c r="E47" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A47,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D47">
         <v>120.71</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48">
         <v>113.14</v>
       </c>
-      <c r="C48" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B48">
         <v>112.26</v>
       </c>
-      <c r="D48" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C48">
         <v>101.95</v>
       </c>
-      <c r="E48" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A48,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D48">
         <v>109.12</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49">
         <v>112.18</v>
       </c>
-      <c r="C49" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B49">
         <v>109.47</v>
       </c>
-      <c r="D49" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C49">
         <v>121.61</v>
       </c>
-      <c r="E49" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A49,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D49">
         <v>114.42</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50">
         <v>114.37</v>
       </c>
-      <c r="C50" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B50">
         <v>108.67</v>
       </c>
-      <c r="D50" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C50">
         <v>137.11000000000001</v>
       </c>
-      <c r="E50" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A50,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D50">
         <v>120.05</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51">
         <v>99.93</v>
       </c>
-      <c r="C51" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B51">
         <v>132.16</v>
       </c>
-      <c r="D51" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C51">
         <v>126.24</v>
       </c>
-      <c r="E51" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A51,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D51">
         <v>119.44</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52">
         <v>101.88</v>
       </c>
-      <c r="C52" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B52">
         <v>115.27</v>
       </c>
-      <c r="D52" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C52">
         <v>96.57</v>
       </c>
-      <c r="E52" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A52,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D52">
         <v>104.57</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53">
         <v>110.02</v>
       </c>
-      <c r="C53" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B53">
         <v>94.86</v>
       </c>
-      <c r="D53" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C53">
         <v>99.67</v>
       </c>
-      <c r="E53" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A53,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D53">
         <v>101.52</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54">
         <v>106.67</v>
       </c>
-      <c r="C54" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B54">
         <v>92.27</v>
       </c>
-      <c r="D54" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C54">
         <v>92.23</v>
       </c>
-      <c r="E54" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A54,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D54">
         <v>97.06</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55">
         <v>109.78</v>
       </c>
-      <c r="C55" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B55">
         <v>91.73</v>
       </c>
-      <c r="D55" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C55">
         <v>84.19</v>
       </c>
-      <c r="E55" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A55,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D55">
         <v>95.23</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56">
         <v>114.12</v>
       </c>
-      <c r="C56" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B56">
         <v>110.48</v>
       </c>
-      <c r="D56" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C56">
         <v>124.11</v>
       </c>
-      <c r="E56" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A56,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D56">
         <v>116.24</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57">
         <v>112.26</v>
       </c>
-      <c r="C57" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B57">
         <v>108.65</v>
       </c>
-      <c r="D57" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C57">
         <v>120.72</v>
       </c>
-      <c r="E57" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A57,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D57">
         <v>113.88</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58">
         <v>112.56</v>
       </c>
-      <c r="C58" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B58">
         <v>123.7</v>
       </c>
-      <c r="D58" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C58">
         <v>144.59</v>
       </c>
-      <c r="E58" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A58,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D58">
         <v>126.95</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59">
         <v>113.74</v>
       </c>
-      <c r="C59" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B59">
         <v>123.93</v>
       </c>
-      <c r="D59" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C59">
         <v>128.52000000000001</v>
       </c>
-      <c r="E59" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A59,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D59">
         <v>122.06</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60">
         <v>123.24</v>
       </c>
-      <c r="C60" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B60">
         <v>130.58000000000001</v>
       </c>
-      <c r="D60" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C60">
         <v>185.93</v>
       </c>
-      <c r="E60" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A60,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D60">
         <v>146.58000000000001</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61">
         <v>104.54</v>
       </c>
-      <c r="C61" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B61">
         <v>124.89</v>
       </c>
-      <c r="D61" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C61">
         <v>148.11000000000001</v>
       </c>
-      <c r="E61" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A61,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D61">
         <v>125.85</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62">
         <v>105.23</v>
       </c>
-      <c r="C62" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B62">
         <v>112.03</v>
       </c>
-      <c r="D62" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C62">
         <v>161.46</v>
       </c>
-      <c r="E62" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A62,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D62">
         <v>126.24</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63">
         <v>109.8</v>
       </c>
-      <c r="C63" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B63">
         <v>123.07</v>
       </c>
-      <c r="D63" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C63">
         <v>139.22</v>
       </c>
-      <c r="E63" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A63,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D63">
         <v>124.03</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64">
         <v>110.01</v>
       </c>
-      <c r="C64" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B64">
         <v>109.22</v>
       </c>
-      <c r="D64" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C64">
         <v>113.87</v>
       </c>
-      <c r="E64" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A64,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D64">
         <v>111.04</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65">
         <v>110</v>
       </c>
-      <c r="C65" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B65">
         <v>101.77</v>
       </c>
-      <c r="D65" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C65">
         <v>125.66</v>
       </c>
-      <c r="E65" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A65,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D65">
         <v>112.48</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66">
         <v>102.52</v>
       </c>
-      <c r="C66" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B66">
         <v>90.94</v>
       </c>
-      <c r="D66" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C66">
         <v>95.92</v>
       </c>
-      <c r="E66" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A66,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D66">
         <v>96.46</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67">
         <v>108.23</v>
       </c>
-      <c r="C67" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B67">
         <v>83.1</v>
       </c>
-      <c r="D67" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C67">
         <v>72.42</v>
       </c>
-      <c r="E67" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A67,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D67">
         <v>87.92</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68">
         <v>108.14</v>
       </c>
-      <c r="C68" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B68">
         <v>91.24</v>
       </c>
-      <c r="D68" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C68">
         <v>110.9</v>
       </c>
-      <c r="E68" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A68,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D68">
         <v>103.43</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69">
         <v>117.87</v>
       </c>
-      <c r="C69" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B69">
         <v>86.78</v>
       </c>
-      <c r="D69" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C69">
         <v>108.77</v>
       </c>
-      <c r="E69" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A69,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D69">
         <v>104.48</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70">
         <v>111.1</v>
       </c>
-      <c r="C70" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B70">
         <v>107.78</v>
       </c>
-      <c r="D70" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C70">
         <v>124.13</v>
       </c>
-      <c r="E70" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A70,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D70">
         <v>114.34</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71">
         <v>99.06</v>
       </c>
-      <c r="C71" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B71">
         <v>114.59</v>
       </c>
-      <c r="D71" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C71">
         <v>106.49</v>
       </c>
-      <c r="E71" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A71,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D71">
         <v>106.71</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72">
         <v>110.24</v>
       </c>
-      <c r="C72" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B72">
         <v>107.03</v>
       </c>
-      <c r="D72" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C72">
         <v>130.72999999999999</v>
       </c>
-      <c r="E72" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A72,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D72">
         <v>116</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73">
         <v>103.31</v>
       </c>
-      <c r="C73" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B73">
         <v>100.75</v>
       </c>
-      <c r="D73" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C73">
         <v>130.30000000000001</v>
       </c>
-      <c r="E73" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A73,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D73">
         <v>111.46</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74">
         <v>102.52</v>
       </c>
-      <c r="C74" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B74">
         <v>92.56</v>
       </c>
-      <c r="D74" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C74">
         <v>129.91</v>
       </c>
-      <c r="E74" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A74,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D74">
         <v>108.33</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
-[...4 lines deleted...]
-      <c r="B75" s="7">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75">
         <v>107.19392181051283</v>
       </c>
-      <c r="C75" s="7">
+      <c r="B75">
         <v>90.712099174766749</v>
       </c>
-      <c r="D75" s="7">
+      <c r="C75">
         <v>150.11876774363986</v>
       </c>
-      <c r="E75" s="7">
+      <c r="D75">
         <v>116.00826290963983</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76">
         <v>105.4</v>
       </c>
-      <c r="C76" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B76">
         <v>93.48</v>
       </c>
-      <c r="D76" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C76">
         <v>131.61000000000001</v>
       </c>
-      <c r="E76" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A76,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D76">
         <v>110.16</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77">
         <v>106.56</v>
       </c>
-      <c r="C77" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B77">
         <v>104.03</v>
       </c>
-      <c r="D77" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C77">
         <v>196.62</v>
       </c>
-      <c r="E77" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A77,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D77">
         <v>135.74</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78">
         <v>102.19</v>
       </c>
-      <c r="C78" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B78">
         <v>87.97</v>
       </c>
-      <c r="D78" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C78">
         <v>138.28</v>
       </c>
-      <c r="E78" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A78,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D78">
         <v>109.48</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79">
         <v>100.39</v>
       </c>
-      <c r="C79" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B79">
         <v>77.16</v>
       </c>
-      <c r="D79" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C79">
         <v>136.28</v>
       </c>
-      <c r="E79" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A79,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D79">
         <v>104.61</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80">
         <v>96.52</v>
       </c>
-      <c r="C80" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B80">
         <v>92.03</v>
       </c>
-      <c r="D80" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C80">
         <v>123.18</v>
       </c>
-      <c r="E80" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A80,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D80">
         <v>103.91</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81">
         <v>104.76</v>
       </c>
-      <c r="C81" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B81">
         <v>84.26</v>
       </c>
-      <c r="D81" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C81">
         <v>125.54</v>
       </c>
-      <c r="E81" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A81,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D81">
         <v>104.85</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82">
         <v>101.52</v>
       </c>
-      <c r="C82" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B82">
         <v>97.8</v>
       </c>
-      <c r="D82" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C82">
         <v>177.19</v>
       </c>
-      <c r="E82" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A82,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D82">
         <v>125.5</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83">
         <v>89.26</v>
       </c>
-      <c r="C83" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B83">
         <v>87.98</v>
       </c>
-      <c r="D83" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C83">
         <v>128.93</v>
       </c>
-      <c r="E83" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A83,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D83">
         <v>102.05</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84">
         <v>101.14</v>
       </c>
-      <c r="C84" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B84">
         <v>102.71</v>
       </c>
-      <c r="D84" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C84">
         <v>103.66</v>
       </c>
-      <c r="E84" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A84,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D84">
         <v>102.5</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85">
         <v>95.65</v>
       </c>
-      <c r="C85" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B85">
         <v>101.19</v>
       </c>
-      <c r="D85" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C85">
         <v>104.28</v>
       </c>
-      <c r="E85" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A85,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D85">
         <v>100.37</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86">
         <v>93.59</v>
       </c>
-      <c r="C86" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B86">
         <v>86.48</v>
       </c>
-      <c r="D86" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C86">
         <v>128.02000000000001</v>
       </c>
-      <c r="E86" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A86,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D86">
         <v>102.7</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
-[...5 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!B$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87">
         <v>94.87</v>
       </c>
-      <c r="C87" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!C$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="B87">
         <v>85.91</v>
       </c>
-      <c r="D87" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="C87">
         <v>109.22</v>
       </c>
-      <c r="E87" s="7">
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A87,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!E$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+      <c r="D87">
         <v>96.67</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
-[...13 lines deleted...]
-        <f>IFERROR(INDEX('[1]Monthly Distro Builder'!$G$3:$K$240,MATCH('[1]For Distribution MONTHLY'!$A88,'[1]Monthly Distro Builder'!$G$3:$G$240,0),MATCH('[1]For Distribution MONTHLY'!D$10,'[1]Monthly Distro Builder'!$G$3:$K$3,0)),"")</f>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>91.45</v>
+      </c>
+      <c r="B88">
+        <v>78.75</v>
+      </c>
+      <c r="C88">
         <v>93.7</v>
       </c>
-      <c r="E88" s="7">
-[...1 lines deleted...]
-        <v>90.2</v>
+      <c r="D88">
+        <v>87.96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>92.87</v>
+      </c>
+      <c r="B89">
+        <v>99.72</v>
+      </c>
+      <c r="C89">
+        <v>134.49</v>
+      </c>
+      <c r="D89">
+        <v>109.03</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C406903D7997F49A875E03838A886ED" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d9433cb3364831a1f49998bb06ec632">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f869d2b6-64b0-4b6c-a983-7ce36199def6" xmlns:ns3="ffce76f8-0626-4206-b042-6c987f9584f7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="58bd7d412ecdc7a7a849e1d3720db816" ns2:_="" ns3:_="">
     <xsd:import namespace="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <xsd:import namespace="ffce76f8-0626-4206-b042-6c987f9584f7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
                 <xsd:element ref="ns2:Image0" minOccurs="0"/>
@@ -5726,73 +1921,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ffce76f8-0626-4206-b042-6c987f9584f7" xsi:nil="true"/>
+    <Image xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Image0 xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD5FF7C-ED15-4C96-B2BA-10112D7E252C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151CB355-CE55-4C54-85D8-D7510A011C5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A36DF34-5EFE-4F47-8E3A-A07A63B06834}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C39F5B-8B8C-4CA3-B4F8-2DCF6DFAF9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
+    <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A81D5693-DD9A-4DCE-BE4D-E8EDF40DE1F2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C16FD6-ACEB-4F42-BA99-046A4A36EB5C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
+    <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Project Stress Index Data</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>constructconnect</Company>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Devin Bell</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C406903D7997F49A875E03838A886ED</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>