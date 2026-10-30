--- v3 (2026-08-30)
+++ v4 (2026-10-30)
@@ -1,166 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://constructionmd-my.sharepoint.com/personal/benvenistem_buildone_co/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2816EBA3-4BE0-4C23-83FE-2FF2067BFA7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D37A674B-122D-4F36-97B5-B792CC9EBEB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{56C2D06E-4E96-4078-9F52-805A4A1259C6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A69DE805-A15A-4994-971E-EF13F0E75BED}"/>
   </bookViews>
   <sheets>
-    <sheet name="Project Stress Index Data" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>DISCLAIMER:</t>
   </si>
   <si>
     <t>Please note that the historical economics data provided herein is for informational purposes only and is not intended for trading or investment decisions. While every effort has been made to ensure the accuracy and completeness of the data, ConstructConnect, Inc. does not guarantee or warrant its accuracy or completeness and accepts no liability for any errors or omissions or for any loss or damage suffered by users of this data.</t>
   </si>
   <si>
     <t>Users are cautioned to consider the data's limitations and to conduct their own analysis, considering the data in the context of broader economic conditions and market trends.  The data reflects past performance and historical market conditions, which are not indicative of future performance or market conditions. Changes in the methodologies used to collect and process the data, as well as revisions to previously published data, may affect the comparability of the data over time.</t>
   </si>
   <si>
     <t>By accessing this data, users acknowledge and agree to the terms of this disclaimer. ConstructConnect, Inc. reserves the right to make changes to the data and this disclaimer at any time without notice.</t>
   </si>
   <si>
     <t>©2025 ConstructConnect®, All rights reserved.  The contents of this document cannot be reproduced without the permission of its author and attribution to ConstructConnect®, Inc. </t>
   </si>
   <si>
     <t>Data Through Date Ending:</t>
   </si>
   <si>
+    <t>Date</t>
+  </si>
+  <si>
     <t>Bid Date Delayed</t>
   </si>
   <si>
     <t>On Hold</t>
   </si>
   <si>
     <t>Abandoned</t>
   </si>
   <si>
     <t>Composite</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="0.0"/>
+  </numFmts>
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -454,1216 +451,1488 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF5335DB-3049-4611-8B42-A3456FC1D2D0}">
-  <dimension ref="A1:D89"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE39933D-631D-4CC5-A1A7-2489332A4380}">
+  <dimension ref="A1:E91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A1" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B5" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B7" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="1">
-[...6 lines deleted...]
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="C7" s="1">
+        <v>46265</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
-    </row>
-[...248 lines deleted...]
-      <c r="D28">
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>43830</v>
+      </c>
+      <c r="B11" s="2">
+        <v>98.11</v>
+      </c>
+      <c r="C11" s="2">
+        <v>106.14</v>
+      </c>
+      <c r="D11" s="2">
+        <v>72.53</v>
+      </c>
+      <c r="E11" s="2">
+        <v>92.26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>43861</v>
+      </c>
+      <c r="B12" s="2">
+        <v>109.25</v>
+      </c>
+      <c r="C12" s="2">
+        <v>130.94</v>
+      </c>
+      <c r="D12" s="2">
+        <v>66.45</v>
+      </c>
+      <c r="E12" s="2">
+        <v>102.21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>43890</v>
+      </c>
+      <c r="B13" s="2">
+        <v>108.52</v>
+      </c>
+      <c r="C13" s="2">
+        <v>103.62</v>
+      </c>
+      <c r="D13" s="2">
+        <v>79.53</v>
+      </c>
+      <c r="E13" s="2">
+        <v>97.22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>43921</v>
+      </c>
+      <c r="B14" s="2">
+        <v>144.03</v>
+      </c>
+      <c r="C14" s="2">
+        <v>180.98</v>
+      </c>
+      <c r="D14" s="2">
+        <v>103.98</v>
+      </c>
+      <c r="E14" s="2">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>43951</v>
+      </c>
+      <c r="B15" s="2">
+        <v>117.8</v>
+      </c>
+      <c r="C15" s="2">
+        <v>201.42</v>
+      </c>
+      <c r="D15" s="2">
+        <v>113.09</v>
+      </c>
+      <c r="E15" s="2">
+        <v>144.11000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>43982</v>
+      </c>
+      <c r="B16" s="2">
+        <v>99.15</v>
+      </c>
+      <c r="C16" s="2">
+        <v>131.47999999999999</v>
+      </c>
+      <c r="D16" s="2">
+        <v>100.67</v>
+      </c>
+      <c r="E16" s="2">
+        <v>110.43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>44012</v>
+      </c>
+      <c r="B17" s="2">
+        <v>98</v>
+      </c>
+      <c r="C17" s="2">
+        <v>98.44</v>
+      </c>
+      <c r="D17" s="2">
+        <v>96.22</v>
+      </c>
+      <c r="E17" s="2">
+        <v>97.55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>44043</v>
+      </c>
+      <c r="B18" s="2">
+        <v>98.75</v>
+      </c>
+      <c r="C18" s="2">
+        <v>87.61</v>
+      </c>
+      <c r="D18" s="2">
+        <v>79</v>
+      </c>
+      <c r="E18" s="2">
+        <v>88.45</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
+        <v>44074</v>
+      </c>
+      <c r="B19" s="2">
+        <v>107.87</v>
+      </c>
+      <c r="C19" s="2">
+        <v>93.31</v>
+      </c>
+      <c r="D19" s="2">
+        <v>87.34</v>
+      </c>
+      <c r="E19" s="2">
+        <v>96.17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>44104</v>
+      </c>
+      <c r="B20" s="2">
+        <v>93.7</v>
+      </c>
+      <c r="C20" s="2">
+        <v>92.54</v>
+      </c>
+      <c r="D20" s="2">
+        <v>86.09</v>
+      </c>
+      <c r="E20" s="2">
+        <v>90.78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>44135</v>
+      </c>
+      <c r="B21" s="2">
+        <v>90.52</v>
+      </c>
+      <c r="C21" s="2">
+        <v>91.19</v>
+      </c>
+      <c r="D21" s="2">
+        <v>81.7</v>
+      </c>
+      <c r="E21" s="2">
+        <v>87.81</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
+        <v>44165</v>
+      </c>
+      <c r="B22" s="2">
+        <v>88.24</v>
+      </c>
+      <c r="C22" s="2">
+        <v>80.81</v>
+      </c>
+      <c r="D22" s="2">
+        <v>97.23</v>
+      </c>
+      <c r="E22" s="2">
+        <v>88.76</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="1">
+        <v>44196</v>
+      </c>
+      <c r="B23" s="2">
+        <v>96.62</v>
+      </c>
+      <c r="C23" s="2">
+        <v>91.12</v>
+      </c>
+      <c r="D23" s="2">
+        <v>101.22</v>
+      </c>
+      <c r="E23" s="2">
+        <v>96.32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24" s="1">
+        <v>44227</v>
+      </c>
+      <c r="B24" s="2">
+        <v>90.33</v>
+      </c>
+      <c r="C24" s="2">
+        <v>87.89</v>
+      </c>
+      <c r="D24" s="2">
+        <v>79.7</v>
+      </c>
+      <c r="E24" s="2">
+        <v>85.97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>44255</v>
+      </c>
+      <c r="B25" s="2">
+        <v>107.2</v>
+      </c>
+      <c r="C25" s="2">
+        <v>89.46</v>
+      </c>
+      <c r="D25" s="2">
+        <v>94.55</v>
+      </c>
+      <c r="E25" s="2">
+        <v>97.07</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>44286</v>
+      </c>
+      <c r="B26" s="2">
+        <v>94.36</v>
+      </c>
+      <c r="C26" s="2">
+        <v>94.1</v>
+      </c>
+      <c r="D26" s="2">
+        <v>87.39</v>
+      </c>
+      <c r="E26" s="2">
+        <v>91.95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27" s="1">
+        <v>44316</v>
+      </c>
+      <c r="B27" s="2">
+        <v>99.39</v>
+      </c>
+      <c r="C27" s="2">
+        <v>90.05</v>
+      </c>
+      <c r="D27" s="2">
+        <v>92.51</v>
+      </c>
+      <c r="E27" s="2">
+        <v>93.98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28" s="1">
+        <v>44347</v>
+      </c>
+      <c r="B28" s="2">
+        <v>104.03</v>
+      </c>
+      <c r="C28" s="2">
+        <v>111.77</v>
+      </c>
+      <c r="D28" s="2">
+        <v>98.94</v>
+      </c>
+      <c r="E28" s="2">
+        <v>104.91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29" s="1">
+        <v>44377</v>
+      </c>
+      <c r="B29" s="2">
+        <v>107.7</v>
+      </c>
+      <c r="C29" s="2">
+        <v>108.94</v>
+      </c>
+      <c r="D29" s="2">
+        <v>113.29</v>
+      </c>
+      <c r="E29" s="2">
+        <v>109.98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30" s="1">
+        <v>44408</v>
+      </c>
+      <c r="B30" s="2">
+        <v>100.01</v>
+      </c>
+      <c r="C30" s="2">
+        <v>109.73</v>
+      </c>
+      <c r="D30" s="2">
+        <v>114.91</v>
+      </c>
+      <c r="E30" s="2">
+        <v>108.22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31" s="1">
+        <v>44439</v>
+      </c>
+      <c r="B31" s="2">
+        <v>101.14</v>
+      </c>
+      <c r="C31" s="2">
+        <v>117.44</v>
+      </c>
+      <c r="D31" s="2">
+        <v>126.7</v>
+      </c>
+      <c r="E31" s="2">
+        <v>115.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32" s="1">
+        <v>44469</v>
+      </c>
+      <c r="B32" s="2">
+        <v>96.36</v>
+      </c>
+      <c r="C32" s="2">
+        <v>94.63</v>
+      </c>
+      <c r="D32" s="2">
+        <v>101.49</v>
+      </c>
+      <c r="E32" s="2">
+        <v>97.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33" s="1">
+        <v>44500</v>
+      </c>
+      <c r="B33" s="2">
+        <v>95.79</v>
+      </c>
+      <c r="C33" s="2">
+        <v>99.1</v>
+      </c>
+      <c r="D33" s="2">
+        <v>98.96</v>
+      </c>
+      <c r="E33" s="2">
+        <v>97.95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="1">
+        <v>44530</v>
+      </c>
+      <c r="B34" s="2">
+        <v>99.53</v>
+      </c>
+      <c r="C34" s="2">
+        <v>99.33</v>
+      </c>
+      <c r="D34" s="2">
+        <v>91.74</v>
+      </c>
+      <c r="E34" s="2">
+        <v>96.87</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="1">
+        <v>44561</v>
+      </c>
+      <c r="B35" s="2">
+        <v>108.55</v>
+      </c>
+      <c r="C35" s="2">
+        <v>94.1</v>
+      </c>
+      <c r="D35" s="2">
+        <v>101.79</v>
+      </c>
+      <c r="E35" s="2">
+        <v>101.48</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36" s="1">
+        <v>44592</v>
+      </c>
+      <c r="B36" s="2">
+        <v>111.06</v>
+      </c>
+      <c r="C36" s="2">
+        <v>108.73</v>
+      </c>
+      <c r="D36" s="2">
+        <v>108.83</v>
+      </c>
+      <c r="E36" s="2">
+        <v>109.54</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="1">
+        <v>44620</v>
+      </c>
+      <c r="B37" s="2">
+        <v>111.61</v>
+      </c>
+      <c r="C37" s="2">
         <v>104.51</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="B30">
+      <c r="D37" s="2">
+        <v>99.63</v>
+      </c>
+      <c r="E37" s="2">
+        <v>105.25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="1">
+        <v>44651</v>
+      </c>
+      <c r="B38" s="2">
+        <v>114.2</v>
+      </c>
+      <c r="C38" s="2">
+        <v>113.68</v>
+      </c>
+      <c r="D38" s="2">
+        <v>102.06</v>
+      </c>
+      <c r="E38" s="2">
+        <v>109.98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39" s="1">
+        <v>44681</v>
+      </c>
+      <c r="B39" s="2">
+        <v>117.66</v>
+      </c>
+      <c r="C39" s="2">
+        <v>110.53</v>
+      </c>
+      <c r="D39" s="2">
+        <v>107.03</v>
+      </c>
+      <c r="E39" s="2">
+        <v>111.74</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40" s="1">
+        <v>44712</v>
+      </c>
+      <c r="B40" s="2">
+        <v>118.91</v>
+      </c>
+      <c r="C40" s="2">
+        <v>114.46</v>
+      </c>
+      <c r="D40" s="2">
+        <v>112.08</v>
+      </c>
+      <c r="E40" s="2">
+        <v>115.15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41" s="1">
+        <v>44742</v>
+      </c>
+      <c r="B41" s="2">
+        <v>122.58</v>
+      </c>
+      <c r="C41" s="2">
+        <v>123.71</v>
+      </c>
+      <c r="D41" s="2">
+        <v>102.8</v>
+      </c>
+      <c r="E41" s="2">
+        <v>116.36</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42" s="1">
+        <v>44773</v>
+      </c>
+      <c r="B42" s="2">
+        <v>117.94</v>
+      </c>
+      <c r="C42" s="2">
+        <v>124</v>
+      </c>
+      <c r="D42" s="2">
+        <v>113.02</v>
+      </c>
+      <c r="E42" s="2">
+        <v>118.32</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43" s="1">
+        <v>44804</v>
+      </c>
+      <c r="B43" s="2">
+        <v>123.42</v>
+      </c>
+      <c r="C43" s="2">
+        <v>137.08000000000001</v>
+      </c>
+      <c r="D43" s="2">
+        <v>130.72999999999999</v>
+      </c>
+      <c r="E43" s="2">
+        <v>130.41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44" s="1">
+        <v>44834</v>
+      </c>
+      <c r="B44" s="2">
+        <v>123.83</v>
+      </c>
+      <c r="C44" s="2">
+        <v>131.05000000000001</v>
+      </c>
+      <c r="D44" s="2">
+        <v>102.14</v>
+      </c>
+      <c r="E44" s="2">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45" s="1">
+        <v>44865</v>
+      </c>
+      <c r="B45" s="2">
+        <v>121.7</v>
+      </c>
+      <c r="C45" s="2">
+        <v>139.63</v>
+      </c>
+      <c r="D45" s="2">
+        <v>113.24</v>
+      </c>
+      <c r="E45" s="2">
+        <v>124.85</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46" s="1">
+        <v>44895</v>
+      </c>
+      <c r="B46" s="2">
+        <v>116.87</v>
+      </c>
+      <c r="C46" s="2">
+        <v>113.02</v>
+      </c>
+      <c r="D46" s="2">
+        <v>101.61</v>
+      </c>
+      <c r="E46" s="2">
+        <v>110.5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47" s="1">
+        <v>44926</v>
+      </c>
+      <c r="B47" s="2">
+        <v>115.44</v>
+      </c>
+      <c r="C47" s="2">
+        <v>119.72</v>
+      </c>
+      <c r="D47" s="2">
+        <v>122.65</v>
+      </c>
+      <c r="E47" s="2">
+        <v>119.27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48" s="1">
+        <v>44957</v>
+      </c>
+      <c r="B48" s="2">
+        <v>114.84</v>
+      </c>
+      <c r="C48" s="2">
+        <v>108.13</v>
+      </c>
+      <c r="D48" s="2">
+        <v>98.27</v>
+      </c>
+      <c r="E48" s="2">
+        <v>107.08</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49" s="1">
+        <v>44985</v>
+      </c>
+      <c r="B49" s="2">
+        <v>112.51</v>
+      </c>
+      <c r="C49" s="2">
+        <v>102.9</v>
+      </c>
+      <c r="D49" s="2">
+        <v>117.36</v>
+      </c>
+      <c r="E49" s="2">
+        <v>110.92</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50" s="1">
+        <v>45016</v>
+      </c>
+      <c r="B50" s="2">
+        <v>114.99</v>
+      </c>
+      <c r="C50" s="2">
+        <v>109.77</v>
+      </c>
+      <c r="D50" s="2">
+        <v>130.94999999999999</v>
+      </c>
+      <c r="E50" s="2">
+        <v>118.57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51" s="1">
+        <v>45046</v>
+      </c>
+      <c r="B51" s="2">
+        <v>101.56</v>
+      </c>
+      <c r="C51" s="2">
+        <v>125.84</v>
+      </c>
+      <c r="D51" s="2">
+        <v>125.91</v>
+      </c>
+      <c r="E51" s="2">
+        <v>117.77</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52" s="1">
+        <v>45077</v>
+      </c>
+      <c r="B52" s="2">
+        <v>101.24</v>
+      </c>
+      <c r="C52" s="2">
+        <v>106.94</v>
+      </c>
+      <c r="D52" s="2">
+        <v>88.72</v>
+      </c>
+      <c r="E52" s="2">
+        <v>98.97</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53" s="1">
+        <v>45107</v>
+      </c>
+      <c r="B53" s="2">
+        <v>115.86</v>
+      </c>
+      <c r="C53" s="2">
+        <v>100.6</v>
+      </c>
+      <c r="D53" s="2">
+        <v>102.94</v>
+      </c>
+      <c r="E53" s="2">
+        <v>106.47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54" s="1">
+        <v>45138</v>
+      </c>
+      <c r="B54" s="2">
+        <v>105.52</v>
+      </c>
+      <c r="C54" s="2">
+        <v>97.76</v>
+      </c>
+      <c r="D54" s="2">
+        <v>102.95</v>
+      </c>
+      <c r="E54" s="2">
+        <v>102.08</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55" s="1">
+        <v>45169</v>
+      </c>
+      <c r="B55" s="2">
+        <v>110.76</v>
+      </c>
+      <c r="C55" s="2">
+        <v>103.87</v>
+      </c>
+      <c r="D55" s="2">
+        <v>98.39</v>
+      </c>
+      <c r="E55" s="2">
+        <v>104.34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56" s="1">
+        <v>45199</v>
+      </c>
+      <c r="B56" s="2">
+        <v>112.29</v>
+      </c>
+      <c r="C56" s="2">
+        <v>110.94</v>
+      </c>
+      <c r="D56" s="2">
+        <v>117.48</v>
+      </c>
+      <c r="E56" s="2">
+        <v>113.57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57" s="1">
+        <v>45230</v>
+      </c>
+      <c r="B57" s="2">
+        <v>107.69</v>
+      </c>
+      <c r="C57" s="2">
+        <v>113.56</v>
+      </c>
+      <c r="D57" s="2">
+        <v>112.35</v>
+      </c>
+      <c r="E57" s="2">
+        <v>111.2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58" s="1">
+        <v>45260</v>
+      </c>
+      <c r="B58" s="2">
+        <v>109.56</v>
+      </c>
+      <c r="C58" s="2">
+        <v>112.92</v>
+      </c>
+      <c r="D58" s="2">
+        <v>132.66999999999999</v>
+      </c>
+      <c r="E58" s="2">
+        <v>118.38</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="1">
+        <v>45291</v>
+      </c>
+      <c r="B59" s="2">
+        <v>113.74</v>
+      </c>
+      <c r="C59" s="2">
+        <v>116.66</v>
+      </c>
+      <c r="D59" s="2">
+        <v>131.9</v>
+      </c>
+      <c r="E59" s="2">
+        <v>120.77</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60" s="1">
+        <v>45322</v>
+      </c>
+      <c r="B60" s="2">
+        <v>116.16</v>
+      </c>
+      <c r="C60" s="2">
+        <v>113.86</v>
+      </c>
+      <c r="D60" s="2">
+        <v>160.54</v>
+      </c>
+      <c r="E60" s="2">
+        <v>130.19</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61" s="1">
+        <v>45351</v>
+      </c>
+      <c r="B61" s="2">
+        <v>105.12</v>
+      </c>
+      <c r="C61" s="2">
+        <v>124.52</v>
+      </c>
+      <c r="D61" s="2">
+        <v>142.37</v>
+      </c>
+      <c r="E61" s="2">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62" s="1">
+        <v>45382</v>
+      </c>
+      <c r="B62" s="2">
+        <v>107.97</v>
+      </c>
+      <c r="C62" s="2">
+        <v>115.64</v>
+      </c>
+      <c r="D62" s="2">
+        <v>139.52000000000001</v>
+      </c>
+      <c r="E62" s="2">
+        <v>121.04</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63" s="1">
+        <v>45412</v>
+      </c>
+      <c r="B63" s="2">
+        <v>111.1</v>
+      </c>
+      <c r="C63" s="2">
+        <v>120.34</v>
+      </c>
+      <c r="D63" s="2">
+        <v>131.91999999999999</v>
+      </c>
+      <c r="E63" s="2">
+        <v>121.12</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64" s="1">
+        <v>45443</v>
+      </c>
+      <c r="B64" s="2">
+        <v>111.4</v>
+      </c>
+      <c r="C64" s="2">
+        <v>105.96</v>
+      </c>
+      <c r="D64" s="2">
+        <v>117.88</v>
+      </c>
+      <c r="E64" s="2">
+        <v>111.75</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65" s="1">
+        <v>45473</v>
+      </c>
+      <c r="B65" s="2">
+        <v>108.91</v>
+      </c>
+      <c r="C65" s="2">
+        <v>98.93</v>
+      </c>
+      <c r="D65" s="2">
+        <v>107.99</v>
+      </c>
+      <c r="E65" s="2">
+        <v>105.28</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" s="1">
+        <v>45504</v>
+      </c>
+      <c r="B66" s="2">
+        <v>102.78</v>
+      </c>
+      <c r="C66" s="2">
+        <v>94.29</v>
+      </c>
+      <c r="D66" s="2">
+        <v>100.32</v>
+      </c>
+      <c r="E66" s="2">
+        <v>99.13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" s="1">
+        <v>45535</v>
+      </c>
+      <c r="B67" s="2">
+        <v>109.59</v>
+      </c>
+      <c r="C67" s="2">
+        <v>95.38</v>
+      </c>
+      <c r="D67" s="2">
+        <v>91.12</v>
+      </c>
+      <c r="E67" s="2">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" s="1">
+        <v>45565</v>
+      </c>
+      <c r="B68" s="2">
+        <v>106.76</v>
+      </c>
+      <c r="C68" s="2">
+        <v>92.48</v>
+      </c>
+      <c r="D68" s="2">
+        <v>109.97</v>
+      </c>
+      <c r="E68" s="2">
+        <v>103.07</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" s="1">
+        <v>45596</v>
+      </c>
+      <c r="B69" s="2">
+        <v>114.56</v>
+      </c>
+      <c r="C69" s="2">
+        <v>91.51</v>
+      </c>
+      <c r="D69" s="2">
+        <v>103.32</v>
+      </c>
+      <c r="E69" s="2">
+        <v>103.13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" s="1">
+        <v>45626</v>
+      </c>
+      <c r="B70" s="2">
+        <v>107.24</v>
+      </c>
+      <c r="C70" s="2">
+        <v>100.87</v>
+      </c>
+      <c r="D70" s="2">
+        <v>109.17</v>
+      </c>
+      <c r="E70" s="2">
+        <v>105.76</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" s="1">
+        <v>45657</v>
+      </c>
+      <c r="B71" s="2">
+        <v>101.26</v>
+      </c>
+      <c r="C71" s="2">
+        <v>104.47</v>
+      </c>
+      <c r="D71" s="2">
+        <v>113.68</v>
+      </c>
+      <c r="E71" s="2">
+        <v>106.47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" s="1">
+        <v>45688</v>
+      </c>
+      <c r="B72" s="2">
+        <v>107.8</v>
+      </c>
+      <c r="C72" s="2">
+        <v>104.31</v>
+      </c>
+      <c r="D72" s="2">
+        <v>125.63</v>
+      </c>
+      <c r="E72" s="2">
+        <v>112.58</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" s="1">
+        <v>45716</v>
+      </c>
+      <c r="B73" s="2">
+        <v>103.38</v>
+      </c>
+      <c r="C73" s="2">
+        <v>96</v>
+      </c>
+      <c r="D73" s="2">
+        <v>122.27</v>
+      </c>
+      <c r="E73" s="2">
+        <v>107.22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" s="1">
+        <v>45747</v>
+      </c>
+      <c r="B74" s="2">
+        <v>105.18</v>
+      </c>
+      <c r="C74" s="2">
+        <v>95.54</v>
+      </c>
+      <c r="D74" s="2">
+        <v>112.25</v>
+      </c>
+      <c r="E74" s="2">
+        <v>104.32</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" s="1">
+        <v>45777</v>
+      </c>
+      <c r="B75" s="2">
+        <v>107.19392181051283</v>
+      </c>
+      <c r="C75" s="2">
+        <v>90.712099174766749</v>
+      </c>
+      <c r="D75" s="2">
+        <v>150.11876774363986</v>
+      </c>
+      <c r="E75" s="2">
+        <v>116.00826290963983</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" s="1">
+        <v>45808</v>
+      </c>
+      <c r="B76" s="2">
+        <v>107.12</v>
+      </c>
+      <c r="C76" s="2">
+        <v>89.01</v>
+      </c>
+      <c r="D76" s="2">
+        <v>131.26</v>
+      </c>
+      <c r="E76" s="2">
+        <v>109.13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" s="1">
+        <v>45838</v>
+      </c>
+      <c r="B77" s="2">
+        <v>105.51</v>
+      </c>
+      <c r="C77" s="2">
+        <v>101.13</v>
+      </c>
+      <c r="D77" s="2">
+        <v>168.96</v>
+      </c>
+      <c r="E77" s="2">
+        <v>125.2</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="1">
+        <v>45869</v>
+      </c>
+      <c r="B78" s="2">
+        <v>101.09</v>
+      </c>
+      <c r="C78" s="2">
+        <v>93.2</v>
+      </c>
+      <c r="D78" s="2">
+        <v>154.36000000000001</v>
+      </c>
+      <c r="E78" s="2">
+        <v>116.22</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="1">
+        <v>45900</v>
+      </c>
+      <c r="B79" s="2">
+        <v>101.65</v>
+      </c>
+      <c r="C79" s="2">
+        <v>88.56</v>
+      </c>
+      <c r="D79" s="2">
+        <v>171.47</v>
+      </c>
+      <c r="E79" s="2">
+        <v>120.56</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="1">
+        <v>45930</v>
+      </c>
+      <c r="B80" s="2">
+        <v>95.29</v>
+      </c>
+      <c r="C80" s="2">
+        <v>93.28</v>
+      </c>
+      <c r="D80" s="2">
+        <v>122.15</v>
+      </c>
+      <c r="E80" s="2">
         <v>103.57</v>
       </c>
-      <c r="C30">
-[...153 lines deleted...]
-      <c r="C41">
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="1">
+        <v>45961</v>
+      </c>
+      <c r="B81" s="2">
+        <v>101.41</v>
+      </c>
+      <c r="C81" s="2">
+        <v>88.78</v>
+      </c>
+      <c r="D81" s="2">
+        <v>121.91</v>
+      </c>
+      <c r="E81" s="2">
+        <v>104.03</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="1">
+        <v>45991</v>
+      </c>
+      <c r="B82" s="2">
+        <v>98</v>
+      </c>
+      <c r="C82" s="2">
+        <v>91.53</v>
+      </c>
+      <c r="D82" s="2">
+        <v>155.83000000000001</v>
+      </c>
+      <c r="E82" s="2">
+        <v>115.12</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="1">
+        <v>46022</v>
+      </c>
+      <c r="B83" s="2">
+        <v>93.7</v>
+      </c>
+      <c r="C83" s="2">
+        <v>85.82</v>
+      </c>
+      <c r="D83" s="2">
+        <v>135.12</v>
+      </c>
+      <c r="E83" s="2">
+        <v>104.88</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="1">
+        <v>46053</v>
+      </c>
+      <c r="B84" s="2">
+        <v>98.91</v>
+      </c>
+      <c r="C84" s="2">
+        <v>100.1</v>
+      </c>
+      <c r="D84" s="2">
+        <v>99.62</v>
+      </c>
+      <c r="E84" s="2">
         <v>99.54</v>
       </c>
-      <c r="D41">
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="1">
+        <v>46081</v>
+      </c>
+      <c r="B85" s="2">
+        <v>95.72</v>
+      </c>
+      <c r="C85" s="2">
+        <v>96.41</v>
+      </c>
+      <c r="D85" s="2">
+        <v>97.85</v>
+      </c>
+      <c r="E85" s="2">
+        <v>96.66</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="1">
+        <v>46112</v>
+      </c>
+      <c r="B86" s="2">
+        <v>96.02</v>
+      </c>
+      <c r="C86" s="2">
+        <v>89.27</v>
+      </c>
+      <c r="D86" s="2">
+        <v>110.62</v>
+      </c>
+      <c r="E86" s="2">
+        <v>98.64</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="1">
+        <v>46142</v>
+      </c>
+      <c r="B87" s="2">
+        <v>96.42</v>
+      </c>
+      <c r="C87" s="2">
+        <v>81.81</v>
+      </c>
+      <c r="D87" s="2">
+        <v>108.93</v>
+      </c>
+      <c r="E87" s="2">
+        <v>95.72</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="1">
+        <v>46173</v>
+      </c>
+      <c r="B88" s="2">
+        <v>92.6</v>
+      </c>
+      <c r="C88" s="2">
+        <v>76.39</v>
+      </c>
+      <c r="D88" s="2">
+        <v>97</v>
+      </c>
+      <c r="E88" s="2">
+        <v>88.66</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="1">
+        <v>46203</v>
+      </c>
+      <c r="B89" s="2">
+        <v>91.48</v>
+      </c>
+      <c r="C89" s="2">
+        <v>91.83</v>
+      </c>
+      <c r="D89" s="2">
+        <v>115.57</v>
+      </c>
+      <c r="E89" s="2">
+        <v>99.63</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="1">
+        <v>46234</v>
+      </c>
+      <c r="B90" s="2">
+        <v>97.04</v>
+      </c>
+      <c r="C90" s="2">
+        <v>84.48</v>
+      </c>
+      <c r="D90" s="2">
+        <v>112.66</v>
+      </c>
+      <c r="E90" s="2">
+        <v>98.06</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="1">
+        <v>46265</v>
+      </c>
+      <c r="B91" s="2">
+        <v>95.12</v>
+      </c>
+      <c r="C91" s="2">
+        <v>81.94</v>
+      </c>
+      <c r="D91" s="2">
         <v>110.86</v>
       </c>
-    </row>
-[...669 lines deleted...]
-        <v>109.03</v>
+      <c r="E91" s="2">
+        <v>95.98</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
@@ -1935,111 +2204,111 @@
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="ffce76f8-0626-4206-b042-6c987f9584f7" xsi:nil="true"/>
     <Image xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Image0 xmlns="f869d2b6-64b0-4b6c-a983-7ce36199def6" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151CB355-CE55-4C54-85D8-D7510A011C5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DDF446A-2B9D-4D28-82AA-A54170AFD3BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C39F5B-8B8C-4CA3-B4F8-2DCF6DFAF9A1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A54A3ABE-7DA0-494C-A806-6D44F0EA645F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C16FD6-ACEB-4F42-BA99-046A4A36EB5C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7733066-F2FF-431C-8E42-BA6BC10B9654}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ffce76f8-0626-4206-b042-6c987f9584f7"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="f869d2b6-64b0-4b6c-a983-7ce36199def6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Project Stress Index Data</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>constructconnect</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Devin Bell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C406903D7997F49A875E03838A886ED</vt:lpwstr>
   </property>
 </Properties>